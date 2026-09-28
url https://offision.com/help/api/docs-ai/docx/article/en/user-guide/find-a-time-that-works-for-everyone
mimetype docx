--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdedjx1qxfdkba-meqj-qlz">
+      <w:hyperlink w:history="1" r:id="rIddrgd49biab2fvepuui3n6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/find-a-time-that-works-for-everyone/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision never shows you a colleague's calendar. What it shows you is the only
 thing you actually need from it: whether they are free — right on the booking
 form, for every person you invite, before you commit to a time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -120,93 +120,93 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check availability</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 button turns the attendee list into a grid that finds a slot — and a room —
 where everyone is free.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whose availability can it see?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A colleague's free/busy comes from their work calendar in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8qyymyqjgnrulzuhycm5w">
+      <w:hyperlink w:history="1" r:id="rIdq26jv4tsirrgfsr8jmubw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg9bzelckxh0aryxxqkwja">
+      <w:hyperlink w:history="1" r:id="rIdttfjkrctf9cya5k43pcbu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google
 Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or Exchange,
 so it works for people your company has connected to one of those. Anyone else shows a grey dot — not free, not busy,
 just unknown.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The dot on every attendee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Invite people the way </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrayheormsxztdup62aum">
+      <w:hyperlink w:history="1" r:id="rIdizhh0212kn2ltq74cpwsl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Make a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> describes, and each
 one arrives as a badge with a small dot:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -256,51 +256,51 @@
       <w:r>
         <w:t xml:space="preserve"> — no calendar data. An attendee invited by email address from
 outside your company is always grey, and so is a colleague whose account is
 not connected to a work calendar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Purple</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — invited as a visitor; see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrvu1ma7gila__mo_i_jiu">
+      <w:hyperlink w:history="1" r:id="rIdoau0orpsxs7fyzt-9oevn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Invite a visitor while booking a
 room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A hollow dot means the attendee is optional rather than required. The dots
 re-check themselves every time you change the booking time or the guest list —
 and when a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -690,51 +690,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What it does not show</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Never the details.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> No subject, no location, no guest list — only that
 the time is taken. A </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduh5ovo66inh16dcaxaj6k">
+      <w:hyperlink w:history="1" r:id="rId0_ochteucembbiyeb15_j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">private booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is no
 different here: it counts as busy without giving anything away.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1213,51 +1213,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdedjx1qxfdkba-meqj-qlz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rId8qyymyqjgnrulzuhycm5w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdg9bzelckxh0aryxxqkwja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIddrayheormsxztdup62aum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdrvu1ma7gila__mo_i_jiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIduh5ovo66inh16dcaxaj6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59e6549b8eff1e26f714d30986d823859f34a669.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74205b7d8e33c4214f2bd6d8920d8ef564193c3b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddrgd49biab2fvepuui3n6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdq26jv4tsirrgfsr8jmubw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdttfjkrctf9cya5k43pcbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdizhh0212kn2ltq74cpwsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdoau0orpsxs7fyzt-9oevn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId0_ochteucembbiyeb15_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59e6549b8eff1e26f714d30986d823859f34a669.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74205b7d8e33c4214f2bd6d8920d8ef564193c3b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find a meeting time that works for everyone</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>