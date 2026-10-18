--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrgd49biab2fvepuui3n6">
+      <w:hyperlink w:history="1" r:id="rIdanwlg946lk379an0ppxkq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/find-a-time-that-works-for-everyone/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision never shows you a colleague's calendar. What it shows you is the only
 thing you actually need from it: whether they are free — right on the booking
 form, for every person you invite, before you commit to a time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -120,93 +120,93 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check availability</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 button turns the attendee list into a grid that finds a slot — and a room —
 where everyone is free.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whose availability can it see?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A colleague's free/busy comes from their work calendar in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq26jv4tsirrgfsr8jmubw">
+      <w:hyperlink w:history="1" r:id="rId1grt2of2crfbcnain8xbb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdttfjkrctf9cya5k43pcbu">
+      <w:hyperlink w:history="1" r:id="rId-lktuz4mwozut61vmjdfc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google
 Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or Exchange,
 so it works for people your company has connected to one of those. Anyone else shows a grey dot — not free, not busy,
 just unknown.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The dot on every attendee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Invite people the way </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizhh0212kn2ltq74cpwsl">
+      <w:hyperlink w:history="1" r:id="rIdaan6ycb9cvp5xcr18-99e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Make a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> describes, and each
 one arrives as a badge with a small dot:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -256,51 +256,51 @@
       <w:r>
         <w:t xml:space="preserve"> — no calendar data. An attendee invited by email address from
 outside your company is always grey, and so is a colleague whose account is
 not connected to a work calendar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Purple</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — invited as a visitor; see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoau0orpsxs7fyzt-9oevn">
+      <w:hyperlink w:history="1" r:id="rIdb2r932eqdc65vkvbugyds">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Invite a visitor while booking a
 room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A hollow dot means the attendee is optional rather than required. The dots
 re-check themselves every time you change the booking time or the guest list —
 and when a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -690,51 +690,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What it does not show</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Never the details.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> No subject, no location, no guest list — only that
 the time is taken. A </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0_ochteucembbiyeb15_j">
+      <w:hyperlink w:history="1" r:id="rIdvgzv12b_wezfyadtmzpbt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">private booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is no
 different here: it counts as busy without giving anything away.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1213,51 +1213,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddrgd49biab2fvepuui3n6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rIdq26jv4tsirrgfsr8jmubw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdttfjkrctf9cya5k43pcbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdizhh0212kn2ltq74cpwsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdoau0orpsxs7fyzt-9oevn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rId0_ochteucembbiyeb15_j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/59e6549b8eff1e26f714d30986d823859f34a669.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/74205b7d8e33c4214f2bd6d8920d8ef564193c3b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdanwlg946lk379an0ppxkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rId1grt2of2crfbcnain8xbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId-lktuz4mwozut61vmjdfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdaan6ycb9cvp5xcr18-99e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdb2r932eqdc65vkvbugyds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdvgzv12b_wezfyadtmzpbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69df2dad534d449e06968e3d2abf140a4a7b986c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e64fc3ad796ab18c2578480e5f02646492521892.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find a meeting time that works for everyone</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>