--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdanwlg946lk379an0ppxkq">
+      <w:hyperlink w:history="1" r:id="rIdmxlosownwekfgwi5u-8xa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/find-a-time-that-works-for-everyone/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision never shows you a colleague's calendar. What it shows you is the only
 thing you actually need from it: whether they are free — right on the booking
 form, for every person you invite, before you commit to a time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -120,93 +120,93 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check availability</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 button turns the attendee list into a grid that finds a slot — and a room —
 where everyone is free.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whose availability can it see?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A colleague's free/busy comes from their work calendar in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1grt2of2crfbcnain8xbb">
+      <w:hyperlink w:history="1" r:id="rId6qy9jkqcelt_4l9ef35c-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-lktuz4mwozut61vmjdfc">
+      <w:hyperlink w:history="1" r:id="rIdgedsqayjs2dfj-sawjbjh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google
 Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or Exchange,
 so it works for people your company has connected to one of those. Anyone else shows a grey dot — not free, not busy,
 just unknown.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The dot on every attendee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Invite people the way </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaan6ycb9cvp5xcr18-99e">
+      <w:hyperlink w:history="1" r:id="rIdimkpwscfvhwdd3orznj_y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Make a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> describes, and each
 one arrives as a badge with a small dot:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -256,51 +256,51 @@
       <w:r>
         <w:t xml:space="preserve"> — no calendar data. An attendee invited by email address from
 outside your company is always grey, and so is a colleague whose account is
 not connected to a work calendar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Purple</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — invited as a visitor; see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb2r932eqdc65vkvbugyds">
+      <w:hyperlink w:history="1" r:id="rIdvcgc0ida-4dhiuwuzmbm9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Invite a visitor while booking a
 room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A hollow dot means the attendee is optional rather than required. The dots
 re-check themselves every time you change the booking time or the guest list —
 and when a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -690,51 +690,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What it does not show</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Never the details.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> No subject, no location, no guest list — only that
 the time is taken. A </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvgzv12b_wezfyadtmzpbt">
+      <w:hyperlink w:history="1" r:id="rIdytxlydhxjaxgrfvbmijd0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">private booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is no
 different here: it counts as busy without giving anything away.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1213,51 +1213,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdanwlg946lk379an0ppxkq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rId1grt2of2crfbcnain8xbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId-lktuz4mwozut61vmjdfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdaan6ycb9cvp5xcr18-99e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdb2r932eqdc65vkvbugyds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdvgzv12b_wezfyadtmzpbt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69df2dad534d449e06968e3d2abf140a4a7b986c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e64fc3ad796ab18c2578480e5f02646492521892.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmxlosownwekfgwi5u-8xa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-time-that-works-for-everyone/" TargetMode="External"/><Relationship Id="rId6qy9jkqcelt_4l9ef35c-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdgedsqayjs2dfj-sawjbjh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdimkpwscfvhwdd3orznj_y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdvcgc0ida-4dhiuwuzmbm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../invite-a-visitor-with-a-booking/" TargetMode="External"/><Relationship Id="rIdytxlydhxjaxgrfvbmijd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/69df2dad534d449e06968e3d2abf140a4a7b986c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e64fc3ad796ab18c2578480e5f02646492521892.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find a meeting time that works for everyone</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>