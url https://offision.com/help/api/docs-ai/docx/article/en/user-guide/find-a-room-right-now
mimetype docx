--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,87 +26,104 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Find a room right now</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The meeting starts in a minute and nobody booked anything. Find now skips the form: pick how long you need, and Offision takes the first room that is free for it.</w:t>
+        <w:t xml:space="preserve">The meeting starts in a minute and nobody booked anything. Two ways to take a room without the booking form: Find now in the app, which picks the first room free for the length you ask for, and Walk in on the panel outside a room you are already standing at.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqug4jrin4jbas65od1zju">
+      <w:hyperlink w:history="1" r:id="rId1khyymi8qti4a2wfbszmp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/find-a-room-right-now/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A room you did not book can be taken two ways, and neither of them opens the
+booking form. Which one you use depends on where you are standing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">From the app: Find now</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For the meeting that starts in a minute, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Find now</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sits beside the Booking
 button and skips the form entirely: pick a duration, and Offision lists the rooms
 free for it. Each row has its own </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -187,50 +204,128 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"No available resource found, you may change the filters
 to check the other time slots"</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — widen the filters or move the time. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">More
 options</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hands the same booking over to the full form, with everything you have
 chosen so far carried across.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">At the room door: Walk in</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you are already outside a room and it is free, its panel offers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Walk in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,
+and you never have to reach for the app at all. Press it, pick how long you need,
+and identify yourself with a card, the QR code in the app, or your passcode — some
+panels ask for nothing at all.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The room is then yours from that minute, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">there is nothing to check into
+afterwards</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: standing at the door is the proof a check-in would have asked for.
+The booking lands in the room's calendar under your name, or with no organiser
+where the panel let you identify as nobody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rIdhc6hlwwk-ongy5at6xidj">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Take a free room at the panel outside it</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> walks
+the whole thing, including the four reasons the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Walk in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> button is sometimes
+not there.</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -644,51 +739,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqug4jrin4jbas65od1zju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b245fd93e3c3d0b43f6cb8779214b63fb51d6e5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1khyymi8qti4a2wfbszmp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdhc6hlwwk-ongy5at6xidj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b245fd93e3c3d0b43f6cb8779214b63fb51d6e5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find a room right now</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>