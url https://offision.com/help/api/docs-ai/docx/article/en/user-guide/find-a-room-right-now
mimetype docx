--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1khyymi8qti4a2wfbszmp">
+      <w:hyperlink w:history="1" r:id="rIdgvvusopxgrtdgy9eqgzsw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/find-a-room-right-now/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room you did not book can be taken two ways, and neither of them opens the
 booking form. Which one you use depends on where you are standing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -258,51 +258,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The room is then yours from that minute, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">there is nothing to check into
 afterwards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: standing at the door is the proof a check-in would have asked for.
 The booking lands in the room's calendar under your name, or with no organiser
 where the panel let you identify as nobody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdhc6hlwwk-ongy5at6xidj">
+      <w:hyperlink w:history="1" r:id="rIdmiwjtfbrtdoadc_6mu1_m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Take a free room at the panel outside it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks
 the whole thing, including the four reasons the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button is sometimes
 not there.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -739,51 +739,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1khyymi8qti4a2wfbszmp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdhc6hlwwk-ongy5at6xidj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5b245fd93e3c3d0b43f6cb8779214b63fb51d6e5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgvvusopxgrtdgy9eqgzsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdmiwjtfbrtdoadc_6mu1_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dddf9ad22c0789438fff1e73f450e10452654e9d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find a room right now</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>