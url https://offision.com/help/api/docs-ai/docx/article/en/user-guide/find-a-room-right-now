--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgvvusopxgrtdgy9eqgzsw">
+      <w:hyperlink w:history="1" r:id="rId8m2onlg5mupmksndnh7ho">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/find-a-room-right-now/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room you did not book can be taken two ways, and neither of them opens the
 booking form. Which one you use depends on where you are standing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -258,51 +258,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The room is then yours from that minute, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">there is nothing to check into
 afterwards</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: standing at the door is the proof a check-in would have asked for.
 The booking lands in the room's calendar under your name, or with no organiser
 where the panel let you identify as nobody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdmiwjtfbrtdoadc_6mu1_m">
+      <w:hyperlink w:history="1" r:id="rId_z2ccsl_bgvusxoxvfwpz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Take a free room at the panel outside it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> walks
 the whole thing, including the four reasons the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Walk in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button is sometimes
 not there.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -739,51 +739,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgvvusopxgrtdgy9eqgzsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rIdmiwjtfbrtdoadc_6mu1_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dddf9ad22c0789438fff1e73f450e10452654e9d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8m2onlg5mupmksndnh7ho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-room-right-now/" TargetMode="External"/><Relationship Id="rId_z2ccsl_bgvusxoxvfwpz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../take-a-room-at-the-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dddf9ad22c0789438fff1e73f450e10452654e9d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find a room right now</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>