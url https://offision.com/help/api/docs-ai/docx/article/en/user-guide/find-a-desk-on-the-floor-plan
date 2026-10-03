--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,108 +42,109 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The map beside the home screen — switching it to desks, moving the time slider so "free" means free when you need it, tapping a desk to book it without leaving the map, and finding the person you came in to sit near.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqawaqakjsbo9doa52bj_s">
+      <w:hyperlink w:history="1" r:id="rIdh2ll4cytcwqr9-qyoi98h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/find-a-desk-on-the-floor-plan/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A list of desks tells you which ones are free. It cannot tell you which one you
 want — by a window, away from the corridor, two seats from the person you came
 in to work with. That is what the map is for, and on a floor of identical desks
 it is the only way to choose that makes any sense.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The floor plan is the right-hand half of the home screen, and it opens there by
 default.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Your company has to have uploaded a plan for the floor, and put the desks on it.
 Where that has not been done the map is empty or the desks are simply missing
-from it — see the last section.</w:t>
+from it — see the last section. An administrator can also switch the panel off
+for everyone, and then Home is the timeline alone, with no way to bring it back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Pick the floor, and switch it to desks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The control at the top left of the map names the floor you are looking at.
 Opening it lists the buildings and their floors — and along the top of that
 list, a small row of icons: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms</w:t>
@@ -257,53 +258,65 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The floor list with Desks chosen. Each floor says how many are free out of how many it has.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Read the map — and move the time</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Every desk on the plan is drawn in its own state: free, taken, or yours. Where
-[...1 lines deleted...]
-how you find the person you were looking for without knowing their desk number.</w:t>
+        <w:t xml:space="preserve">Every desk on the plan is drawn in its own state: free, taken, or yours. It
+draws the desks and not the people in them — to put a face on every taken desk
+you have to ask for one, which is
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdizs0l4msk9su5f3qpeggh">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">See who is in the office on a given day</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The slider along the bottom is the part worth learning.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The map is not
 "now" — it is a moment, and the slider moves it in half-hour steps through the
 day. A desk that is free at nine and gone by eleven looks free until you move
 the slider to eleven. Drag it to when you actually need the desk before you
 judge anything on screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -451,212 +464,72 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The search control at the top right of the map answers the other question — not
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">which desk is free</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> but </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">where is everybody</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">. It finds a colleague, or a whole
+department, and puts them on the plan where they are sitting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">That is a subject of its own: see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqnssqcgvzgm_z0izlyuh6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">See who is in the office on a given day</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">.</w:t>
-      </w:r>
-[...159 lines deleted...]
-        <w:t xml:space="preserve">Search, top right of the map. It offers people and departments before it offers rooms and desks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The sliders button beside it is the filter, and it narrows what the map draws —
 by category, and by what a desk has — so a floor of eighty becomes the six with
 a second monitor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -692,112 +565,112 @@
         <w:t xml:space="preserve">The commonest disappointment here is a desk you know exists and cannot find on
 the plan. It is almost never a search problem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A desk is placed on a floor plan by an administrator, one point at a time, and a
 desk that has only been given a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">floor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> saves perfectly well, appears in every
 search, and never appears on the map. Nothing you can do in the app will bring
 it up — it needs whoever manages the floor to place it. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpazmw1sp8pairwq2rl0uw">
+      <w:hyperlink w:history="1" r:id="rIdi5ywobki3r0fdwwjk_p5r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and, for whoever manages the floor,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbxdmob6qvlx6t7w7ov89r">
+      <w:hyperlink w:history="1" r:id="rIduqzpwc7idads3ske8fnta">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A room or desk does not appear on the map</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same is true of a floor with no plan uploaded at all: the picker in step 1
 will offer the floor, and the map beside it will be empty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking a desk from the form instead.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Searching by name, filtering by
 category, adding a parking space — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduvqnyejwk4qwfoo6yrbgx">
+      <w:hyperlink w:history="1" r:id="rIda7holj-hjlayqprnrj3xk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -806,51 +679,51 @@
       <w:r>
         <w:t xml:space="preserve"> Directions across a floor are a separate thing from
 choosing a desk on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Checking in when you arrive.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The code stuck to the desk does that — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5xweeugokh3z_frg0pkt3">
+      <w:hyperlink w:history="1" r:id="rIdasw58g8--h_-5_cerqmqk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in and out by scanning the sticker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1275,51 +1148,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqawaqakjsbo9doa52bj_s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdpazmw1sp8pairwq2rl0uw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdbxdmob6qvlx6t7w7ov89r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIduvqnyejwk4qwfoo6yrbgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rId5xweeugokh3z_frg0pkt3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e298a33d803a4f5e14adc3ab7f0d0beca0d77e52.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9721c1ed9eb630a497405542e8322907e6164582.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0225e89c64208055d64dbdb93421abc6a65a6668.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh2ll4cytcwqr9-qyoi98h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdizs0l4msk9su5f3qpeggh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdqnssqcgvzgm_z0izlyuh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdi5ywobki3r0fdwwjk_p5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIduqzpwc7idads3ske8fnta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIda7holj-hjlayqprnrj3xk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdasw58g8--h_-5_cerqmqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e298a33d803a4f5e14adc3ab7f0d0beca0d77e52.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9721c1ed9eb630a497405542e8322907e6164582.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find a desk on the floor plan</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>