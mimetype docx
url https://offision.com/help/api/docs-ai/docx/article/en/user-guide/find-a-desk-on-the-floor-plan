--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -26,125 +26,141 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Find a desk on the floor plan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The map beside the home screen — switching it to desks, moving the time slider so "free" means free when you need it, tapping a desk to book it without leaving the map, and finding the person you came in to sit near.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] The map beside the home screen — switching it to desks, moving the time slider so "free" means free when you need it, tapping a desk to book it without leaving the map, and finding the person you came in to sit near.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh2ll4cytcwqr9-qyoi98h">
+      <w:hyperlink w:history="1" r:id="rIdoamko6gwn0t16drrh85kf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/find-a-desk-on-the-floor-plan/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">A list of desks tells you which ones are free. It cannot tell you which one you
 want — by a window, away from the corridor, two seats from the person you came
 in to work with. That is what the map is for, and on a floor of identical desks
 it is the only way to choose that makes any sense.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The floor plan is the right-hand half of the home screen, and it opens there by
 default.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Your company has to have uploaded a plan for the floor, and put the desks on it.
 Where that has not been done the map is empty or the desks are simply missing
 from it — see the last section. An administrator can also switch the panel off
 for everyone, and then Home is the timeline alone, with no way to bring it back.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The screenshots show Classic map. The account can instead show Map 2.0; the drawing and resource assignments must belong to the family in use. Booking permissions still apply in either map.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Pick the floor, and switch it to desks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The control at the top left of the map names the floor you are looking at.
 Opening it lists the buildings and their floors — and along the top of that
 list, a small row of icons: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms</w:t>
@@ -263,51 +279,51 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The floor list with Desks chosen. Each floor says how many are free out of how many it has.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Read the map — and move the time</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every desk on the plan is drawn in its own state: free, taken, or yours. It
 draws the desks and not the people in them — to put a face on every taken desk
 you have to ask for one, which is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizs0l4msk9su5f3qpeggh">
+      <w:hyperlink w:history="1" r:id="rIdwsayatunv30rvf4ywhj-y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See who is in the office on a given day</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The slider along the bottom is the part worth learning.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The map is not
 "now" — it is a moment, and the slider moves it in half-hour steps through the
@@ -476,51 +492,51 @@
         <w:t xml:space="preserve">which desk is free</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> but </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">where is everybody</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. It finds a colleague, or a whole
 department, and puts them on the plan where they are sitting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is a subject of its own: see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqnssqcgvzgm_z0izlyuh6">
+      <w:hyperlink w:history="1" r:id="rId9o0pl0wfm4wb6zxsmilmu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See who is in the office on a given day</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The sliders button beside it is the filter, and it narrows what the map draws —
 by category, and by what a desk has — so a floor of eighty becomes the six with
 a second monitor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -549,128 +565,124 @@
 again with a wider drag.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a desk is not on the map</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The commonest disappointment here is a desk you know exists and cannot find on
 the plan. It is almost never a search problem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A desk is placed on a floor plan by an administrator, one point at a time, and a
-[...15 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdi5ywobki3r0fdwwjk_p5r">
+        <w:t xml:space="preserve">A desk needs a link to the map people use, not only a floor. An administrator places a point on Classic or assigns a compatible object/seat on Map 2.0. Ask the floor manager to check that family's drawing and assignments. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId8etjmthpmri0wtcodabhl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">, and, for whoever manages the floor,
-[...2 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIduqzpwc7idads3ske8fnta">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdli2a99xlruh10_gnvswpx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">A room or desk does not appear on the map</w:t>
+          <w:t xml:space="preserve">Map 2.0 assignments</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjoutiim_xw5rx1iqpqq0d">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Classic missing resources</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The same is true of a floor with no plan uploaded at all: the picker in step 1
+        <w:t xml:space="preserve">The same is true of a floor with no map available: the picker in step 1
 will offer the floor, and the map beside it will be empty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking a desk from the form instead.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Searching by name, filtering by
 category, adding a parking space — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda7holj-hjlayqprnrj3xk">
+      <w:hyperlink w:history="1" r:id="rIda1upofpf6625wayelt9c-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -679,51 +691,51 @@
       <w:r>
         <w:t xml:space="preserve"> Directions across a floor are a separate thing from
 choosing a desk on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Checking in when you arrive.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The code stuck to the desk does that — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdasw58g8--h_-5_cerqmqk">
+      <w:hyperlink w:history="1" r:id="rIdcmuludbac6yrwnxzxqgbd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in and out by scanning the sticker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1148,51 +1160,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh2ll4cytcwqr9-qyoi98h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdizs0l4msk9su5f3qpeggh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdqnssqcgvzgm_z0izlyuh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rIdi5ywobki3r0fdwwjk_p5r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIduqzpwc7idads3ske8fnta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIda7holj-hjlayqprnrj3xk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdasw58g8--h_-5_cerqmqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e298a33d803a4f5e14adc3ab7f0d0beca0d77e52.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9721c1ed9eb630a497405542e8322907e6164582.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoamko6gwn0t16drrh85kf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdwsayatunv30rvf4ywhj-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rId9o0pl0wfm4wb6zxsmilmu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rId8etjmthpmri0wtcodabhl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rIdli2a99xlruh10_gnvswpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdjoutiim_xw5rx1iqpqq0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../map/a-room-is-missing-from-the-map/" TargetMode="External"/><Relationship Id="rIda1upofpf6625wayelt9c-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdcmuludbac6yrwnxzxqgbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92507434e787b737117650ed84883182dafc732f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33c2c085e9b47c94aca75291f707b76fb003e0d6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find a desk on the floor plan</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>