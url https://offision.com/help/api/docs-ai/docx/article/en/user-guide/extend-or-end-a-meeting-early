--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId109oeodbqrx-2ehx4zvuu">
+      <w:hyperlink w:history="1" r:id="rIdh_uejicpougwebmahqdog">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/extend-or-end-a-meeting-early/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A meeting that has started is past editing. The two things you can still do to
 it are push its end time out and give the room back before time, and both are on
 the same small bar that appears while a booking is running.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -292,51 +292,51 @@
       <w:r>
         <w:t xml:space="preserve">Open, it repeats the title with the booked period, a countdown against a
 progress bar, and a row of buttons. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Extend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">End</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are the two this
 article is about; </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgjiv1pubdqwunoa2wdok6">
+      <w:hyperlink w:history="1" r:id="rIdpn-ox94xrvgcw9u_7kca_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Remote</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -546,51 +546,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Custom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> field.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Time added is charged like time booked.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Where your company meters room use,
 an extension draws on your allowance the same way a longer booking would — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduucqtt_ijjgjj9xoitbfj">
+      <w:hyperlink w:history="1" r:id="rId6x8lyof7opsyrauu9qlyj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How booking quota works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Or hand the room back</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1104,51 +1104,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Rarely the binding one, but it applies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So a room that looks empty on the calendar can still refuse the extra fifteen
 minutes. If you need to know which of these it was, the person who looks after
 that room can tell you — the rules behind them are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx9icsrn9nyhtu_xpvq0oy">
+      <w:hyperlink w:history="1" r:id="rIdpmbwk6cks6pp-rkdxljww">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the resource policy reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a button is missing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1336,51 +1336,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3744"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The meeting has not started yet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5616"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Change it properly instead: see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId9co1upyhn0go6hnnghzk3">
+            <w:hyperlink w:history="1" r:id="rIdebyvopteue27rttfyq7le">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edit a booking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3744"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The meeting has finished</w:t>
             </w:r>
@@ -1554,65 +1554,65 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A running booking's own card: Extend and End now along the bottom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Away from the app entirely, both also work at the panel outside the door —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc1d0jquhqza0mv-_4ewye">
+      <w:hyperlink w:history="1" r:id="rIdvpnbbra_g7dy01ibkrphu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 and by scanning the room or desk's own code with a phone, which is the usual way
 on hot desks:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxejhxhsk2-dfd0xuanqcv">
+      <w:hyperlink w:history="1" r:id="rIdap0kupr6hg82k3i79qcov">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in and out by scanning a sticker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What these are not</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1671,51 +1671,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Cancel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Calls the meeting off and refunds the quota it used; ending early does neither — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2sn961rstfpiwoppdv-ss">
+            <w:hyperlink w:history="1" r:id="rIdww68ekxmlxn7xqirpaglf">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancel a booking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. Normally only before you check in, though a room may allow it on a meeting already under way, in which case </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Cancel</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> sits on the card beside </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1816,51 +1816,51 @@
               <w:t xml:space="preserve">Being released for a no-show</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Nobody checking in hands the room back automatically, and that is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">counted</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> against the booking. Ending early is not: see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjrkssuwspekyfbvlsn-e2">
+            <w:hyperlink w:history="1" r:id="rIdr-ereqjnz-tazzu13t-k7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What counts as a no-show</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -2290,51 +2290,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId109oeodbqrx-2ehx4zvuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdgjiv1pubdqwunoa2wdok6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIduucqtt_ijjgjj9xoitbfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdx9icsrn9nyhtu_xpvq0oy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId9co1upyhn0go6hnnghzk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdc1d0jquhqza0mv-_4ewye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdxejhxhsk2-dfd0xuanqcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId2sn961rstfpiwoppdv-ss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdjrkssuwspekyfbvlsn-e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/495fdf0618ba9974aba2cb3700cacecdca1e571d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/295ff189d69f2cdbfb1a625bb7936c05967efb0e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6ee31253d70aa8fb862a4b83060bd475222c4a8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a22182abc49453de0eecacbfe93eca19c6eb3c6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f227c7a5e1ee3b575149b989bb4a8ea5a855e79.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ed26f939ac4f5d21405139e5688d2ba855e3f72.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh_uejicpougwebmahqdog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdpn-ox94xrvgcw9u_7kca_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rId6x8lyof7opsyrauu9qlyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdpmbwk6cks6pp-rkdxljww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdebyvopteue27rttfyq7le" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdvpnbbra_g7dy01ibkrphu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdap0kupr6hg82k3i79qcov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdww68ekxmlxn7xqirpaglf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdr-ereqjnz-tazzu13t-k7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/495fdf0618ba9974aba2cb3700cacecdca1e571d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/295ff189d69f2cdbfb1a625bb7936c05967efb0e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6ee31253d70aa8fb862a4b83060bd475222c4a8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a22182abc49453de0eecacbfe93eca19c6eb3c6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f227c7a5e1ee3b575149b989bb4a8ea5a855e79.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ed26f939ac4f5d21405139e5688d2ba855e3f72.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Extend a meeting, or end it early</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>