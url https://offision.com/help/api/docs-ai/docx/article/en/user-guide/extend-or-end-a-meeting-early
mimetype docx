--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh_uejicpougwebmahqdog">
+      <w:hyperlink w:history="1" r:id="rIdrpvfbcdt-8h-id-qs9kli">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/extend-or-end-a-meeting-early/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A meeting that has started is past editing. The two things you can still do to
 it are push its end time out and give the room back before time, and both are on
 the same small bar that appears while a booking is running.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -292,51 +292,51 @@
       <w:r>
         <w:t xml:space="preserve">Open, it repeats the title with the booked period, a countdown against a
 progress bar, and a row of buttons. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Extend</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">End</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are the two this
 article is about; </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpn-ox94xrvgcw9u_7kca_">
+      <w:hyperlink w:history="1" r:id="rIdwbtagiqjhi0pkqfdybi27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Remote</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -546,51 +546,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Custom</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> field.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Time added is charged like time booked.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Where your company meters room use,
 an extension draws on your allowance the same way a longer booking would — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6x8lyof7opsyrauu9qlyj">
+      <w:hyperlink w:history="1" r:id="rIdfo4b6fauopopudiihhlnx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How booking quota works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Or hand the room back</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1104,51 +1104,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Rarely the binding one, but it applies</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So a room that looks empty on the calendar can still refuse the extra fifteen
 minutes. If you need to know which of these it was, the person who looks after
 that room can tell you — the rules behind them are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpmbwk6cks6pp-rkdxljww">
+      <w:hyperlink w:history="1" r:id="rIdxz7d_xf5t-dvme67th_ov">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the resource policy reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a button is missing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1336,51 +1336,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3744"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The meeting has not started yet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5616"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Change it properly instead: see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdebyvopteue27rttfyq7le">
+            <w:hyperlink w:history="1" r:id="rIdqw4fxb_db0hqvt8kzi1kf">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edit a booking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3744"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The meeting has finished</w:t>
             </w:r>
@@ -1554,65 +1554,65 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A running booking's own card: Extend and End now along the bottom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Away from the app entirely, both also work at the panel outside the door —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvpnbbra_g7dy01ibkrphu">
+      <w:hyperlink w:history="1" r:id="rId8e-ikdilxhyrej5_ryivf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 and by scanning the room or desk's own code with a phone, which is the usual way
 on hot desks:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdap0kupr6hg82k3i79qcov">
+      <w:hyperlink w:history="1" r:id="rIddniwh2gm22gbeql6x34ed">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in and out by scanning a sticker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What these are not</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1671,51 +1671,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Cancel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Calls the meeting off and refunds the quota it used; ending early does neither — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdww68ekxmlxn7xqirpaglf">
+            <w:hyperlink w:history="1" r:id="rIdnlmcnn7-be8_mek1gutjp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancel a booking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. Normally only before you check in, though a room may allow it on a meeting already under way, in which case </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Cancel</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> sits on the card beside </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1816,51 +1816,51 @@
               <w:t xml:space="preserve">Being released for a no-show</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Nobody checking in hands the room back automatically, and that is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">counted</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> against the booking. Ending early is not: see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdr-ereqjnz-tazzu13t-k7">
+            <w:hyperlink w:history="1" r:id="rIdv6hl6ovr-ge4u_6rznkxq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What counts as a no-show</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -2290,51 +2290,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh_uejicpougwebmahqdog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdpn-ox94xrvgcw9u_7kca_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rId6x8lyof7opsyrauu9qlyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdpmbwk6cks6pp-rkdxljww" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdebyvopteue27rttfyq7le" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdvpnbbra_g7dy01ibkrphu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdap0kupr6hg82k3i79qcov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdww68ekxmlxn7xqirpaglf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdr-ereqjnz-tazzu13t-k7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/495fdf0618ba9974aba2cb3700cacecdca1e571d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/295ff189d69f2cdbfb1a625bb7936c05967efb0e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6ee31253d70aa8fb862a4b83060bd475222c4a8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a22182abc49453de0eecacbfe93eca19c6eb3c6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f227c7a5e1ee3b575149b989bb4a8ea5a855e79.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8ed26f939ac4f5d21405139e5688d2ba855e3f72.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrpvfbcdt-8h-id-qs9kli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdwbtagiqjhi0pkqfdybi27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../request-a-service/" TargetMode="External"/><Relationship Id="rIdfo4b6fauopopudiihhlnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdxz7d_xf5t-dvme67th_ov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdqw4fxb_db0hqvt8kzi1kf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rId8e-ikdilxhyrej5_ryivf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIddniwh2gm22gbeql6x34ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdnlmcnn7-be8_mek1gutjp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdv6hl6ovr-ge4u_6rznkxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/916950523062004665f89367cf41284a4138fafe.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ba69ceaf8a0c8fbd37a677d27af61e3c7d0e8c82.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bab792e87f499bf261adc72477b5c0a795d5779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d66fd4208604e7d58593910f4cc5338c69c3c873.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d88b71ee618e8e3d7551c8f77de6a72969168dc.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25f7a07e77018d975c5f030cd3ec5f45bffadcbc.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Extend a meeting, or end it early</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>