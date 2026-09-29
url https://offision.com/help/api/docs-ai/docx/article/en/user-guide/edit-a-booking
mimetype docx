--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,109 +42,110 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Reopening a booking in the form you made it with: where the Edit button is, what a repeating booking asks before it lets you through, why an edited booking can go back to waiting for approval, and when Edit is not offered at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdach1gon4scqfc8bbaizo_">
+      <w:hyperlink w:history="1" r:id="rIdabviou-1sxdmwavq6anqp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/edit-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking is not fixed once it is made. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reopens it in the same form you
 booked it with, so the time, the room, the people and everything else your
 company put on that form can still be changed — and everyone invited is told
 about it for you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-You can edit only bookings you organised, and only before they start. A meeting
-[...1 lines deleted...]
-administrator.</w:t>
+You can edit bookings you organised, and those of anyone who has made you their
+delegate, before they start. A meeting already under way can be changed only by
+a booking manager, from the management console; one that has finished, by
+nobody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the booking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every screen that shows a booking opens the same card when you click it:
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My bookings</w:t>
       </w:r>
@@ -212,51 +213,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A booking's card. Cancel and Edit sit along the bottom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The card is where a booking is read and acted on — joining the online meeting,
 checking in, requesting a service. The two buttons along the bottom are the ones
 this article and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdri1zz0u1pcivoya8jk4du">
+      <w:hyperlink w:history="1" r:id="rIdhzo8t8faj8vxtev3jfq36">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cancel a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> are about. If they are
 not there at all, skip to the last section.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Choose Edit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -628,66 +629,66 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Series</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> booking is different: its sessions are separate bookings that were
 made together, so there is nothing to scope. Editing one opens the series editor
 with every session in it at once.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Change what you need</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The form is the one from </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyfxun0fzhwntrsmy8eh0g">
+      <w:hyperlink w:history="1" r:id="rIda5lf0aa2de3hviglq50pi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a meeting room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, so nothing
 here works differently from when you made the booking: the timeline still shows
 what is free, the room picker still refuses a room you may not have, and the form
 still answers as you fill it in. Every field is described in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdduoevefunpfqayv3larky">
+      <w:hyperlink w:history="1" r:id="rIdofpgoap4yzxxbn3fo8vuh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the booking form reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-edit-form" descr="Edit Booking — the booking form, filled in with what you booked." title="Edit Booking — the booking form, filled in with what you booked."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1137,87 +1138,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, drag the booking up or down to change the time, or its edge
 to make the meeting longer — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjn96huy3mi3xrnxsbojkn">
+      <w:hyperlink w:history="1" r:id="rIdgq03w3t2bnmasauvj_twu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reschedule a booking on My calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">resource calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, drag it across to another room's lane to change
 the room — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsylvclxmbxdhytcdf9t9i">
+      <w:hyperlink w:history="1" r:id="rIdwindi7gyfndffqvg7o0um">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Compare room schedules and move a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both end in a short </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit Booking</w:t>
       </w:r>
@@ -1344,51 +1345,72 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The booking is not yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Only the organiser can change a booking. As an attendee you may still be able to check in, check out or extend it</w:t>
+              <w:t xml:space="preserve">Only the organiser, their delegate, or a booking manager from the console can change it — see </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdro090dp34juosmedglad2">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">User delegation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">. As a delegate, switch </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">My calendar</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> on the home screen to that person first. As an attendee you may still be able to check in, check out or extend it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The meeting is under way</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
@@ -1954,51 +1976,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdach1gon4scqfc8bbaizo_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdri1zz0u1pcivoya8jk4du" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdyfxun0fzhwntrsmy8eh0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdduoevefunpfqayv3larky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdjn96huy3mi3xrnxsbojkn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdsylvclxmbxdhytcdf9t9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53e8afe516b795d5d719440bbeb7f3039c0c30f2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89ea80d63e3c97482102e3790f2a3e8ac6be94e2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c068bb4d5da3cbb49ccca59f2fa6d251cf37662.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdabviou-1sxdmwavq6anqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdhzo8t8faj8vxtev3jfq36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIda5lf0aa2de3hviglq50pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdofpgoap4yzxxbn3fo8vuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdgq03w3t2bnmasauvj_twu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdwindi7gyfndffqvg7o0um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdro090dp34juosmedglad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/user-delegation/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53e8afe516b795d5d719440bbeb7f3039c0c30f2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89ea80d63e3c97482102e3790f2a3e8ac6be94e2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c068bb4d5da3cbb49ccca59f2fa6d251cf37662.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Edit a booking you already made</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>