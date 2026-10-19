--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,110 +42,128 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Reopening a booking in the form you made it with: where the Edit button is, what a repeating booking asks before it lets you through, why an edited booking can go back to waiting for approval, and when Edit is not offered at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-23</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdabviou-1sxdmwavq6anqp">
+      <w:hyperlink w:history="1" r:id="rId5ju6gs44rpfiioiepx0tj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/edit-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking is not fixed once it is made. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reopens it in the same form you
 booked it with, so the time, the room, the people and everything else your
 company put on that form can still be changed — and everyone invited is told
 about it for you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-You can edit bookings you organised, and those of anyone who has made you their
-[...2 lines deleted...]
-nobody.</w:t>
+You can manage bookings you organized or manage as a delegate before they start. From 4.6.1, a saved host can also edit or cancel when </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allow hosts to edit and cancel bookings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is on in every applicable </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmmqhnjbr8dm0_sppyijew">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">resource policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. This is on by default for existing and new policies. An ordinary attendee has no such right. In-progress edits require a booking manager in the console; finished bookings cannot be edited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the booking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every screen that shows a booking opens the same card when you click it:
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My bookings</w:t>
       </w:r>
@@ -213,51 +231,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A booking's card. Cancel and Edit sit along the bottom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The card is where a booking is read and acted on — joining the online meeting,
 checking in, requesting a service. The two buttons along the bottom are the ones
 this article and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhzo8t8faj8vxtev3jfq36">
+      <w:hyperlink w:history="1" r:id="rIdofg5uxeutig-qyplccxxp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cancel a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> are about. If they are
 not there at all, skip to the last section.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Choose Edit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -629,66 +647,66 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Series</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> booking is different: its sessions are separate bookings that were
 made together, so there is nothing to scope. Editing one opens the series editor
 with every session in it at once.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Change what you need</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The form is the one from </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda5lf0aa2de3hviglq50pi">
+      <w:hyperlink w:history="1" r:id="rIde5dcugp212xyips25apce">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a meeting room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, so nothing
 here works differently from when you made the booking: the timeline still shows
 what is free, the room picker still refuses a room you may not have, and the form
 still answers as you fill it in. Every field is described in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdofpgoap4yzxxbn3fo8vuh">
+      <w:hyperlink w:history="1" r:id="rIdvg8uwzv9z6drpugzpgeqv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the booking form reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="user-booking-edit-form" descr="Edit Booking — the booking form, filled in with what you booked." title="Edit Booking — the booking form, filled in with what you booked."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1138,87 +1156,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, drag the booking up or down to change the time, or its edge
 to make the meeting longer — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgq03w3t2bnmasauvj_twu">
+      <w:hyperlink w:history="1" r:id="rIdfqfe6-ktb-ice5kwofvwh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reschedule a booking on My calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">resource calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, drag it across to another room's lane to change
 the room — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwindi7gyfndffqvg7o0um">
+      <w:hyperlink w:history="1" r:id="rIda9gymu8bk9wei-sb5_8lk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Compare room schedules and move a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both end in a short </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Edit Booking</w:t>
       </w:r>
@@ -1274,249 +1292,239 @@
       <w:r>
         <w:t xml:space="preserve"> only when all of the following hold. When one does not,
 the button is simply absent rather than disabled.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2978"/>
-        <w:gridCol w:w="6382"/>
+        <w:gridCol w:w="3854"/>
+        <w:gridCol w:w="5506"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2978"/>
+            <w:tcW w:type="dxa" w:w="3854"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Why it is missing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6382"/>
+            <w:tcW w:type="dxa" w:w="5506"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What to do instead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2978"/>
-[...21 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rIdro090dp34juosmedglad2">
+            <w:tcW w:type="dxa" w:w="3854"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">You are not allowed to manage this booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5506"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">You must be its organizer, their delegate, a permitted saved host, or a booking manager in the console. Check the host permission in the </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId6p5xigoz4fddcuyanzpu7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User delegation</w:t>
+                <w:t xml:space="preserve">resource policy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve">. As a delegate, switch </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> on the home screen to that person first. As an attendee you may still be able to check in, check out or extend it</w:t>
+              <w:t xml:space="preserve">. Attendee check-in, check-out and extension rights are separate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2978"/>
+            <w:tcW w:type="dxa" w:w="3854"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The meeting is under way</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6382"/>
+            <w:tcW w:type="dxa" w:w="5506"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">An in-progress booking shows </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Extend</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">End now</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> instead. Change it at the room panel, or end it and book again</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2978"/>
+            <w:tcW w:type="dxa" w:w="3854"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The meeting has finished</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6382"/>
+            <w:tcW w:type="dxa" w:w="5506"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Nothing to edit. Make a new booking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2978"/>
+            <w:tcW w:type="dxa" w:w="3854"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">It is too close to the start</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6382"/>
+            <w:tcW w:type="dxa" w:w="5506"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A room can stop people editing or cancelling in the run-up to the booking. Both </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Edit</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Cancel</w:t>
             </w:r>
@@ -1976,51 +1984,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdabviou-1sxdmwavq6anqp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdhzo8t8faj8vxtev3jfq36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIda5lf0aa2de3hviglq50pi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdofpgoap4yzxxbn3fo8vuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdgq03w3t2bnmasauvj_twu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIdwindi7gyfndffqvg7o0um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdro090dp34juosmedglad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/user-delegation/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53e8afe516b795d5d719440bbeb7f3039c0c30f2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/89ea80d63e3c97482102e3790f2a3e8ac6be94e2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6c068bb4d5da3cbb49ccca59f2fa6d251cf37662.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5ju6gs44rpfiioiepx0tj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/edit-a-booking/" TargetMode="External"/><Relationship Id="rIdmmqhnjbr8dm0_sppyijew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdofg5uxeutig-qyplccxxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIde5dcugp212xyips25apce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdvg8uwzv9z6drpugzpgeqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rIdfqfe6-ktb-ice5kwofvwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rIda9gymu8bk9wei-sb5_8lk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rId6p5xigoz4fddcuyanzpu7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/99a406d5f6a7f041b1e0bf21d9bfd94a8170032d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e37b63d372ebb420280bbe4266d14fbf63705d0d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/051c886f572eae6caaa42773321fe78bb64ad5cb.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Edit a booking you already made</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>