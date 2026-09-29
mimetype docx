--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,97 +26,98 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Compare room schedules and move a booking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Put several rooms side by side on one calendar to see which is free, then drag your own booking to a different time or a different room. What the coloured blocks mean, what the confirmation asks you, and the dozen reasons a booking refuses to move.</w:t>
+        <w:t xml:space="preserve">Put several rooms side by side on one calendar to see which is free — and which hours each one already fills — then drag your own booking to a different time or a different room. What the coloured blocks mean, what the confirmation asks you, and the dozen reasons a booking refuses to move.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfdfhgnedx5vvbtlybyl6t">
+      <w:hyperlink w:history="1" r:id="rIdw5fyj1g6i7fjajsocpvun">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/compare-schedules-and-move-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The booking form shows you one room's day. The resource calendar shows you
 several rooms' days at once, side by side — which is how you answer "so which of
-these is actually free at three". And once your own booking is on that grid, you
-can move it by dragging it: to another time, or onto another room.</w:t>
+these is actually free at three", and how you see which hours a room fills week
+after week. And once your own booking is on that grid, you can move it by
+dragging it: to another time, or onto another room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Only bookings </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">you organised</w:t>
       </w:r>
       <w:r>
@@ -526,51 +527,51 @@
         <w:t xml:space="preserve">: by type and category, by
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, by how many people they seat, by what is in them, and by whether
 you have starred them. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Order</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, at the top, sets the room order — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidldutdmtph71lqwodmox">
+      <w:hyperlink w:history="1" r:id="rIdbgkvpv25n74po9k1u2_av">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sort the room list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking filters</w:t>
       </w:r>
@@ -966,51 +967,51 @@
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Combined</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> block</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The room is unavailable because a </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId9o-9g8lnqemnuihehgkcj">
+            <w:hyperlink w:history="1" r:id="rIde3uzortwtisqofkerdyby">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">combinable room</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> that shares it is booked. It is a consequence, not a booking — it cannot be opened or moved</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The line across the grid is the current time. Other people's bookings appear as
@@ -1749,51 +1750,51 @@
 options</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and edit the form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It also never moves somebody else's booking. If a colleague is in the room you
 need, the calendar can show you that, but the change is theirs to make.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">And it is not the only place you can drag. If you already know which booking you
 want to move and just need it at a different time, your own calendar does the
 same gesture without the other rooms in the way — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlohfxbrvpohvxxkh1m3r3">
+      <w:hyperlink w:history="1" r:id="rId2tt_uiylfi3sbfcuyt-bx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reschedule a booking on My calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One layout is weaker than the others: the Month view's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Calendar</w:t>
       </w:r>
@@ -2237,51 +2238,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfdfhgnedx5vvbtlybyl6t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdidldutdmtph71lqwodmox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rId9o-9g8lnqemnuihehgkcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdlohfxbrvpohvxxkh1m3r3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f5b8270fe53fb7b42af6fe045fbca58578ac913.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/23ca5fc482715e3672724c30565d81b1e519a25e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6233495ff74a717af9da5caf70a2f27f485130c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/439cc9499e5bc2795bc649284240012caee385e7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw5fyj1g6i7fjajsocpvun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdbgkvpv25n74po9k1u2_av" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIde3uzortwtisqofkerdyby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rId2tt_uiylfi3sbfcuyt-bx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f5b8270fe53fb7b42af6fe045fbca58578ac913.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/23ca5fc482715e3672724c30565d81b1e519a25e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6233495ff74a717af9da5caf70a2f27f485130c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/439cc9499e5bc2795bc649284240012caee385e7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Compare room schedules and move a booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>