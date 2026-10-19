--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw5fyj1g6i7fjajsocpvun">
+      <w:hyperlink w:history="1" r:id="rId7cgwdoovexeht9t5tsgow">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/compare-schedules-and-move-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The booking form shows you one room's day. The resource calendar shows you
 several rooms' days at once, side by side — which is how you answer "so which of
 these is actually free at three", and how you see which hours a room fills week
 after week. And once your own booking is on that grid, you can move it by
 dragging it: to another time, or onto another room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -527,51 +527,51 @@
         <w:t xml:space="preserve">: by type and category, by
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, by how many people they seat, by what is in them, and by whether
 you have starred them. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Order</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, at the top, sets the room order — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbgkvpv25n74po9k1u2_av">
+      <w:hyperlink w:history="1" r:id="rIdogcelid_nmr0lpkwjst50">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sort the room list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking filters</w:t>
       </w:r>
@@ -967,51 +967,51 @@
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Combined</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> block</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The room is unavailable because a </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIde3uzortwtisqofkerdyby">
+            <w:hyperlink w:history="1" r:id="rIdwegwbml3eziwcaemwufx8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">combinable room</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> that shares it is booked. It is a consequence, not a booking — it cannot be opened or moved</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The line across the grid is the current time. Other people's bookings appear as
@@ -1750,51 +1750,51 @@
 options</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and edit the form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It also never moves somebody else's booking. If a colleague is in the room you
 need, the calendar can show you that, but the change is theirs to make.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">And it is not the only place you can drag. If you already know which booking you
 want to move and just need it at a different time, your own calendar does the
 same gesture without the other rooms in the way — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2tt_uiylfi3sbfcuyt-bx">
+      <w:hyperlink w:history="1" r:id="rId3g1gmchgosfsoyqutn2pt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reschedule a booking on My calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One layout is weaker than the others: the Month view's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Calendar</w:t>
       </w:r>
@@ -2238,51 +2238,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw5fyj1g6i7fjajsocpvun" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdbgkvpv25n74po9k1u2_av" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIde3uzortwtisqofkerdyby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rId2tt_uiylfi3sbfcuyt-bx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6f5b8270fe53fb7b42af6fe045fbca58578ac913.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/23ca5fc482715e3672724c30565d81b1e519a25e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a6233495ff74a717af9da5caf70a2f27f485130c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/439cc9499e5bc2795bc649284240012caee385e7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7cgwdoovexeht9t5tsgow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdogcelid_nmr0lpkwjst50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdwegwbml3eziwcaemwufx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rId3g1gmchgosfsoyqutn2pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/277603aca8d1362223a350d8b4435a7b00dd50ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40076347bdbbd5828a5ad4aca02532dcc0ea5ed0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9304ccd17898eeb756fac6f81ae0d7ff3e3bcc90.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8385abf5215ea8077ac9e24c1068d6b70e8a9ec0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Compare room schedules and move a booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>