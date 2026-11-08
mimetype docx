--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7cgwdoovexeht9t5tsgow">
+      <w:hyperlink w:history="1" r:id="rIdmz33rnmkb0ywa3nlymgnz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/compare-schedules-and-move-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The booking form shows you one room's day. The resource calendar shows you
 several rooms' days at once, side by side — which is how you answer "so which of
 these is actually free at three", and how you see which hours a room fills week
 after week. And once your own booking is on that grid, you can move it by
 dragging it: to another time, or onto another room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -527,51 +527,51 @@
         <w:t xml:space="preserve">: by type and category, by
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, by how many people they seat, by what is in them, and by whether
 you have starred them. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Order</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, at the top, sets the room order — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdogcelid_nmr0lpkwjst50">
+      <w:hyperlink w:history="1" r:id="rIdo3kntftzdt66jbp7x5ix1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sort the room list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking filters</w:t>
       </w:r>
@@ -967,51 +967,51 @@
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Combined</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> block</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5560"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The room is unavailable because a </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwegwbml3eziwcaemwufx8">
+            <w:hyperlink w:history="1" r:id="rIdsiy1swwuptqf4uy0j-a1p">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">combinable room</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> that shares it is booked. It is a consequence, not a booking — it cannot be opened or moved</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The line across the grid is the current time. Other people's bookings appear as
@@ -1750,51 +1750,51 @@
 options</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and edit the form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It also never moves somebody else's booking. If a colleague is in the room you
 need, the calendar can show you that, but the change is theirs to make.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">And it is not the only place you can drag. If you already know which booking you
 want to move and just need it at a different time, your own calendar does the
 same gesture without the other rooms in the way — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3g1gmchgosfsoyqutn2pt">
+      <w:hyperlink w:history="1" r:id="rIdq_veuuri4twc8wvxdggoz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reschedule a booking on My calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One layout is weaker than the others: the Month view's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Calendar</w:t>
       </w:r>
@@ -2238,51 +2238,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7cgwdoovexeht9t5tsgow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdogcelid_nmr0lpkwjst50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdwegwbml3eziwcaemwufx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rId3g1gmchgosfsoyqutn2pt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/277603aca8d1362223a350d8b4435a7b00dd50ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40076347bdbbd5828a5ad4aca02532dcc0ea5ed0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9304ccd17898eeb756fac6f81ae0d7ff3e3bcc90.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8385abf5215ea8077ac9e24c1068d6b70e8a9ec0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmz33rnmkb0ywa3nlymgnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/compare-schedules-and-move-a-booking/" TargetMode="External"/><Relationship Id="rIdo3kntftzdt66jbp7x5ix1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sort-the-room-list/" TargetMode="External"/><Relationship Id="rIdsiy1swwuptqf4uy0j-a1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/combine-rooms-into-one/" TargetMode="External"/><Relationship Id="rIdq_veuuri4twc8wvxdggoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reschedule-a-booking-on-my-calendar/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/277603aca8d1362223a350d8b4435a7b00dd50ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40076347bdbbd5828a5ad4aca02532dcc0ea5ed0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9304ccd17898eeb756fac6f81ae0d7ff3e3bcc90.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8385abf5215ea8077ac9e24c1068d6b70e8a9ec0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Compare room schedules and move a booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>