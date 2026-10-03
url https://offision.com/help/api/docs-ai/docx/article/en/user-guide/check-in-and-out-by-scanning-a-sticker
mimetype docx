--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdev4y9vmrumxku9ig7mbrs">
+      <w:hyperlink w:history="1" r:id="rIdn9ds46w84djngru1exguh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/check-in-and-out-by-scanning-a-sticker/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hot desks and small rooms often have a printed QR code stuck to them instead of a
 screen on the wall. That code is the whole booking interface for that desk: point a
 phone at it and you can take the desk, confirm the booking you already made, give
 yourself another half hour, or hand it back when you leave.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -425,51 +425,51 @@
 nothing look the same for a moment. To be sure it worked, scan once more: a desk you
 are checked into answers with the booking itself, as in step 4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shows
 it too.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the scan that matters most. Where a desk or room requires check-in, a
 booking nobody confirms is treated as a no-show and handed back part-way through —
 so the scan is what stops the desk being given away while you are sitting at it. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnndncbczwwpoulir4bxfp">
+      <w:hyperlink w:history="1" r:id="rIdmphb-s7im15enz87dftbg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for
 how long you have.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. While you are using it, add time or hand it back</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -973,158 +973,158 @@
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The screen on a meeting room door.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a panel, and the code on its screen
 changes as the room does — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj_p7-whcgw_opvdd0ax3-">
+      <w:hyperlink w:history="1" r:id="rIdpixmr6ppr0rphvgpuukdf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in by QR code, and proving you are there</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking ahead.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Scanning only ever gives you the desk now. To book next
 Tuesday, use the app — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdivypryhp5jzievbuaczeh">
+      <w:hyperlink w:history="1" r:id="rIdpu4ffha9oanxenyaum-cn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a meeting room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cancelling.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">End now</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> stops a booking that has already started; cancelling
 one that has not is a different thing — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-upqn_3323wmdkqeqtl1k">
+      <w:hyperlink w:history="1" r:id="rIdaz2lbuqagpirom1wiiyw8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cancel a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where the sticker comes from.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> An administrator prints and places it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcyzexoqpsbegpo3c4k1fy">
+      <w:hyperlink w:history="1" r:id="rId-opshmedd7iqtaqcjjck5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Print and put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1549,51 +1549,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdev4y9vmrumxku9ig7mbrs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdnndncbczwwpoulir4bxfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdj_p7-whcgw_opvdd0ax3-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdivypryhp5jzievbuaczeh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId-upqn_3323wmdkqeqtl1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdcyzexoqpsbegpo3c4k1fy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1d65fbb94e4d6dedddb0e3c73ff4481d3f860e9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3503f9450bf170b0181e0a5175c44d9130785e17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a1c9c8c785986e8ac72d2640c225430dfb628d1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a804ae7379415408fdfcd444460dad4da09ac8b1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/388c4e6bc65f67f7b401209e3e1aaa6cff011629.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2035cfede5f05bcd031f4b1a926a4dcc5cd10e49.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9c3cb141deae6e946b649aa5873766478a01a78.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn9ds46w84djngru1exguh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdmphb-s7im15enz87dftbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdpixmr6ppr0rphvgpuukdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdpu4ffha9oanxenyaum-cn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdaz2lbuqagpirom1wiiyw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId-opshmedd7iqtaqcjjck5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1d65fbb94e4d6dedddb0e3c73ff4481d3f860e9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3503f9450bf170b0181e0a5175c44d9130785e17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a1c9c8c785986e8ac72d2640c225430dfb628d1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a804ae7379415408fdfcd444460dad4da09ac8b1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/388c4e6bc65f67f7b401209e3e1aaa6cff011629.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2035cfede5f05bcd031f4b1a926a4dcc5cd10e49.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9c3cb141deae6e946b649aa5873766478a01a78.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check in and out by scanning the sticker on a desk or room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>