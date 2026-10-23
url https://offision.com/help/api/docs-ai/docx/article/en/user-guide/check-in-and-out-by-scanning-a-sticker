--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn9ds46w84djngru1exguh">
+      <w:hyperlink w:history="1" r:id="rIdwkzohcgevnfthovm7deax">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/check-in-and-out-by-scanning-a-sticker/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hot desks and small rooms often have a printed QR code stuck to them instead of a
 screen on the wall. That code is the whole booking interface for that desk: point a
 phone at it and you can take the desk, confirm the booking you already made, give
 yourself another half hour, or hand it back when you leave.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -425,51 +425,51 @@
 nothing look the same for a moment. To be sure it worked, scan once more: a desk you
 are checked into answers with the booking itself, as in step 4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shows
 it too.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the scan that matters most. Where a desk or room requires check-in, a
 booking nobody confirms is treated as a no-show and handed back part-way through —
 so the scan is what stops the desk being given away while you are sitting at it. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmphb-s7im15enz87dftbg">
+      <w:hyperlink w:history="1" r:id="rId3hyyofwxyxx8syl4egha-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for
 how long you have.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. While you are using it, add time or hand it back</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -973,158 +973,158 @@
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The screen on a meeting room door.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a panel, and the code on its screen
 changes as the room does — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpixmr6ppr0rphvgpuukdf">
+      <w:hyperlink w:history="1" r:id="rId9bweezloabw8eijvftoba">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Checking in by QR code, and proving you are there</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking ahead.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Scanning only ever gives you the desk now. To book next
 Tuesday, use the app — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpu4ffha9oanxenyaum-cn">
+      <w:hyperlink w:history="1" r:id="rIdt0vvu5mqinqazpixv5csi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a meeting room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cancelling.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">End now</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> stops a booking that has already started; cancelling
 one that has not is a different thing — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaz2lbuqagpirom1wiiyw8">
+      <w:hyperlink w:history="1" r:id="rId4agb7j1q9jifucs3ynqhb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cancel a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where the sticker comes from.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> An administrator prints and places it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-opshmedd7iqtaqcjjck5">
+      <w:hyperlink w:history="1" r:id="rIdl2wdrjvcs1gkfihkui6gk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Print and put up resource stickers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1549,51 +1549,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn9ds46w84djngru1exguh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdmphb-s7im15enz87dftbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdpixmr6ppr0rphvgpuukdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdpu4ffha9oanxenyaum-cn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdaz2lbuqagpirom1wiiyw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId-opshmedd7iqtaqcjjck5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1d65fbb94e4d6dedddb0e3c73ff4481d3f860e9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3503f9450bf170b0181e0a5175c44d9130785e17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a1c9c8c785986e8ac72d2640c225430dfb628d1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a804ae7379415408fdfcd444460dad4da09ac8b1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/388c4e6bc65f67f7b401209e3e1aaa6cff011629.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2035cfede5f05bcd031f4b1a926a4dcc5cd10e49.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9c3cb141deae6e946b649aa5873766478a01a78.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwkzohcgevnfthovm7deax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId3hyyofwxyxx8syl4egha-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId9bweezloabw8eijvftoba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdt0vvu5mqinqazpixv5csi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId4agb7j1q9jifucs3ynqhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdl2wdrjvcs1gkfihkui6gk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/put-up-resource-stickers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad832730edb347175052df990ee9b8701b733c56.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88e0baf899eddd0a8cfcb0ff4e147cdc6be3b10c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc242c67c1c7ef371f4ae9414ddcbf4943e9ca3e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/addc2f0893fd5aac60d32674fb1d722773036dbc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d157ccfb4922f0c0d4013bc4d640a47512883ba1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/594faa42863e61a96e6a4e75ae4568593425dd14.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/159566ace8cff527720d2c94ccc9158b0fde739b.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check in and out by scanning the sticker on a desk or room</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>