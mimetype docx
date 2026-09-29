--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,72 +52,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtlh-tm3ezkxo3qfq-xcii">
+      <w:hyperlink w:history="1" r:id="rIdpxt_jihupksnq3-mfujsx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/change-your-password/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You change your own password from inside Offision, and you have to type the
 current one to do it. That is the difference between this page and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdklqyezuwgq75uninhye68">
+      <w:hyperlink w:history="1" r:id="rIdzrmjr5rxe3wpbdze32vcg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reset a forgotten password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — if you cannot
 supply the current password, that is the way back in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -681,51 +681,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Previous password expired</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sits under the
 title. How often that happens is your company's setting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The checklist behaves exactly as it does above. You cannot go anywhere else in
 Offision until you finish — signing out is the only other way off the page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Setting your very first password from an invitation email is a different screen
 again; see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ck_vtzravahdczobsijq">
+      <w:hyperlink w:history="1" r:id="rIdl8dcfbbtomquhtnrlzhdg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If it will not accept the new password</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -949,51 +949,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Your company signs you in through Microsoft 365 or Google Workspace. There is no Offision password to change.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If it is the current password you do not know, stop guessing at it and use
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdostsn_f_89hbdf7ekbcsb">
+      <w:hyperlink w:history="1" r:id="rIdk1ybjn99nklkwd5nbqqpf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reset a forgotten password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1418,51 +1418,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtlh-tm3ezkxo3qfq-xcii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/change-your-password/" TargetMode="External"/><Relationship Id="rIdklqyezuwgq75uninhye68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId3ck_vtzravahdczobsijq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdostsn_f_89hbdf7ekbcsb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa80e4db600ef2b649cf0bc2147ac33f22ac0926.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b043406b1c448ffb018dc0536f5bf6379dc27a80.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpxt_jihupksnq3-mfujsx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/change-your-password/" TargetMode="External"/><Relationship Id="rIdzrmjr5rxe3wpbdze32vcg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdl8dcfbbtomquhtnrlzhdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdk1ybjn99nklkwd5nbqqpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa80e4db600ef2b649cf0bc2147ac33f22ac0926.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b043406b1c448ffb018dc0536f5bf6379dc27a80.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Change your password</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>