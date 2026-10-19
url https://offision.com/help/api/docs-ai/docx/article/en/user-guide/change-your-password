--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,72 +52,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpxt_jihupksnq3-mfujsx">
+      <w:hyperlink w:history="1" r:id="rIdx4_5cwtid9nyegcjwsr_g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/change-your-password/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You change your own password from inside Offision, and you have to type the
 current one to do it. That is the difference between this page and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzrmjr5rxe3wpbdze32vcg">
+      <w:hyperlink w:history="1" r:id="rId_o43gdoo_y6iyzlugxrfb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reset a forgotten password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — if you cannot
 supply the current password, that is the way back in.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -681,51 +681,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Previous password expired</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sits under the
 title. How often that happens is your company's setting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The checklist behaves exactly as it does above. You cannot go anywhere else in
 Offision until you finish — signing out is the only other way off the page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Setting your very first password from an invitation email is a different screen
 again; see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl8dcfbbtomquhtnrlzhdg">
+      <w:hyperlink w:history="1" r:id="rIdgnyxroohxlnmnilmxzqee">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If it will not accept the new password</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -949,51 +949,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Your company signs you in through Microsoft 365 or Google Workspace. There is no Offision password to change.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If it is the current password you do not know, stop guessing at it and use
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk1ybjn99nklkwd5nbqqpf">
+      <w:hyperlink w:history="1" r:id="rIdweysss5-x5-mycrpupcsj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reset a forgotten password</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1418,51 +1418,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpxt_jihupksnq3-mfujsx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/change-your-password/" TargetMode="External"/><Relationship Id="rIdzrmjr5rxe3wpbdze32vcg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdl8dcfbbtomquhtnrlzhdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdk1ybjn99nklkwd5nbqqpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fa80e4db600ef2b649cf0bc2147ac33f22ac0926.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b043406b1c448ffb018dc0536f5bf6379dc27a80.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx4_5cwtid9nyegcjwsr_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/change-your-password/" TargetMode="External"/><Relationship Id="rId_o43gdoo_y6iyzlugxrfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rIdgnyxroohxlnmnilmxzqee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdweysss5-x5-mycrpupcsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reset-a-forgotten-password/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e30395651ff7b8723661978d4c26717d23864b6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3070d5940fcc4e31cb7125fd602a3cdec1773530.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Change your password</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>