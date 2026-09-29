--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv0lqaceciehqgfnhzphle">
+      <w:hyperlink w:history="1" r:id="rId5ez4tk3med7wxuaqf0smu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/change-your-language-theme-and-time-format/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision keeps everything about </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">how it looks and reads</w:t>
       </w:r>
@@ -461,51 +461,51 @@
       <w:r>
         <w:t xml:space="preserve">The app changes language immediately, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">this is the only setting on the panel
 that follows your account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — sign in on another computer or on the phone and
 your language comes with you. If your company later stops offering the language
 you picked, Offision quietly moves you to the first one on its list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which languages reach this row is decided by an administrator — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxm58bn2zxmn8piqdlrc4g">
+      <w:hyperlink w:history="1" r:id="rIdxqxzzmihvlc2b7dvj5s6k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose the languages your company offers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Change the clock</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1576,51 +1576,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv0lqaceciehqgfnhzphle" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rIdxm58bn2zxmn8piqdlrc4g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1045a0aae2f6db6dca36b254ae0761270a59fc8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b9435b0e8ed38fa033c5836f8a166d7ac0cad8f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5ez4tk3med7wxuaqf0smu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rIdxqxzzmihvlc2b7dvj5s6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1045a0aae2f6db6dca36b254ae0761270a59fc8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b9435b0e8ed38fa033c5836f8a166d7ac0cad8f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Change your language, theme and time format</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>