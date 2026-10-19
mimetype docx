--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ez4tk3med7wxuaqf0smu">
+      <w:hyperlink w:history="1" r:id="rIdie1lv0enqbj1kuw6qq5lp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/change-your-language-theme-and-time-format/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision keeps everything about </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">how it looks and reads</w:t>
       </w:r>
@@ -461,51 +461,51 @@
       <w:r>
         <w:t xml:space="preserve">The app changes language immediately, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">this is the only setting on the panel
 that follows your account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — sign in on another computer or on the phone and
 your language comes with you. If your company later stops offering the language
 you picked, Offision quietly moves you to the first one on its list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which languages reach this row is decided by an administrator — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxqxzzmihvlc2b7dvj5s6k">
+      <w:hyperlink w:history="1" r:id="rIdg-pnxoaax898e4chmgx7x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose the languages your company offers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Change the clock</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1576,51 +1576,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5ez4tk3med7wxuaqf0smu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rIdxqxzzmihvlc2b7dvj5s6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1045a0aae2f6db6dca36b254ae0761270a59fc8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b9435b0e8ed38fa033c5836f8a166d7ac0cad8f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdie1lv0enqbj1kuw6qq5lp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rIdg-pnxoaax898e4chmgx7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/589455dcc109808d69e10f97ff6fee84e6b582dc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af46a98d5fe174747675fd3d79b52b314ff226c0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Change your language, theme and time format</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>