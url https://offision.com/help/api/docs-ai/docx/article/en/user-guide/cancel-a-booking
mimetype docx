--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,160 +42,161 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Giving a room back: the choice between calling the meeting off and keeping it without the room, what a repeating booking asks before it deletes anything, what cancelling does to the calendar invitations and your quota, and why it is not the same as ending a meeting early.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9hdpl1six931bs7jhy7eh">
+      <w:hyperlink w:history="1" r:id="rId5w_8asma9dnapcp0453pj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/cancel-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cancelling gives the room back. The booking leaves your calendar and everyone
 else's, the room shows free again from that moment, and whatever quota the
 booking used is returned to you. Where the room or your own calendar is synced
 with Outlook or Google, the meeting is withdrawn there too — so the people you
 invited are told by the calendar system, not by you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-You can cancel only bookings you organised, and only before they start. If the
-meeting is already under way you are looking for </w:t>
+You can cancel bookings you organised, and those of anyone who has made you
+their delegate, before they start. If the meeting is already under way you are
+looking for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">End now</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, which is not the
-same thing — see the last section but one.</w:t>
+        <w:t xml:space="preserve">, which is not the same thing — see the last section but
+one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the booking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Click the booking wherever you can see it — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the home screen,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or the resource calendar. They all open the same card, and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cancel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is along the bottom of it. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfc1lfxfirctbtgj4d9wcl">
+      <w:hyperlink w:history="1" r:id="rIdrcqcbo5ds9ju7wk5ldhwg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Edit a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> shows
 that card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Choose Cancel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -812,50 +813,92 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cancel all in serial</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which confirms with the count first:
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Cancel all 12 upcoming bookings in this series? Attendees will be notified."</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Only the ones that have not started yet are cancelled; sessions already held stay
 in the record.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A booking that holds </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">several resources</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — a row of desks taken with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Book
+together</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, or a room and the equipment on it — asks nothing extra. It is one
+booking, so cancelling it once releases every resource on it at the same moment.
+See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdxiy6_ehory541qphyb0ta">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Book several desks together</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Confirm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The last step is a plain confirmation, headed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Delete</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, whose wording repeats
 the scope you chose — </w:t>
       </w:r>
       <w:r>
@@ -1174,94 +1217,94 @@
               <w:t xml:space="preserve">Being released for a no-show</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Where a room requires check-in, nobody checking in releases it automatically. That is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">counted</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, and cancelling is not: see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrahdnz_9wujqwqmpvrd8z">
+            <w:hyperlink w:history="1" r:id="rIdyc8easrqjencquqfl2zvg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What counts as a no-show</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cancelling ahead of time is therefore the tidy option: it gives the room back
 early enough for somebody else to use it, and it leaves nothing against your name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Your quota comes back.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A cancelled booking refunds in full — unless the room
 sets a deadline for it, after which a cancellation refunds nothing.
 That deadline is a per-room setting, described in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtzmaxtfrq3o9w7uoyf62x">
+      <w:hyperlink w:history="1" r:id="rIdvitvxfbronrgancod-azx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the resource policy reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When there is no Cancel button</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1355,51 +1398,72 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The booking is not yours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Only the organiser can cancel. Ask them</w:t>
+              <w:t xml:space="preserve">Only the organiser, their delegate, or a booking manager from the console can cancel it — see </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdl21clbaz9tuqmu1-vozc1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">User delegation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">. As a delegate, switch </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">My calendar</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> on the home screen to that person first</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The meeting has finished</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
@@ -1521,51 +1585,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A room can stop people editing or cancelling in the run-up to a booking. Ask whoever looks after that room</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both check-in rules are per-room, and the shipped defaults keep the behaviour
 people are used to: you may cancel while the booking is waiting to be checked
 into, and not once you have checked in. Whoever looks after the room can change
 either, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddhlfam7tg9ozor7f_nih2">
+      <w:hyperlink w:history="1" r:id="rIdmdfmkygmc33vqlhjvvxnd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the resource policy reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Where cancelling while in use is allowed, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cancel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> joins </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2041,51 +2105,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9hdpl1six931bs7jhy7eh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdfc1lfxfirctbtgj4d9wcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdrahdnz_9wujqwqmpvrd8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdtzmaxtfrq3o9w7uoyf62x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIddhlfam7tg9ozor7f_nih2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e980bb9bc5097b2633afa8765c89000e11b2d40.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee763ac0ea62aeaec2c2377e8a4ef717bb767705.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c5b582e6a68d824bc5330bb71fc1ae00022c795.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5w_8asma9dnapcp0453pj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdrcqcbo5ds9ju7wk5ldhwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdxiy6_ehory541qphyb0ta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-desks-together/" TargetMode="External"/><Relationship Id="rIdyc8easrqjencquqfl2zvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdvitvxfbronrgancod-azx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdl21clbaz9tuqmu1-vozc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/user-delegation/" TargetMode="External"/><Relationship Id="rIdmdfmkygmc33vqlhjvvxnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e980bb9bc5097b2633afa8765c89000e11b2d40.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee763ac0ea62aeaec2c2377e8a4ef717bb767705.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c5b582e6a68d824bc5330bb71fc1ae00022c795.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Cancel a booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>