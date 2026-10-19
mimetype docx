--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,161 +42,189 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Giving a room back: the choice between calling the meeting off and keeping it without the room, what a repeating booking asks before it deletes anything, what cancelling does to the calendar invitations and your quota, and why it is not the same as ending a meeting early.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-23</w:t>
+        <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5w_8asma9dnapcp0453pj">
+      <w:hyperlink w:history="1" r:id="rIdxndtilxmd3otjcst3voh5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/cancel-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cancelling gives the room back. The booking leaves your calendar and everyone
-else's, the room shows free again from that moment, and whatever quota the
-booking used is returned to you. Where the room or your own calendar is synced
+else's, the room shows free again from that moment, and quota is returned only where the resource's </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdtb4h_bk9shpoy_gfbin9y">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">refund rules</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> allow it. Where the room or your own calendar is synced
 with Outlook or Google, the meeting is withdrawn there too — so the people you
 invited are told by the calendar system, not by you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-You can cancel bookings you organised, and those of anyone who has made you
-[...1 lines deleted...]
-looking for </w:t>
+You can manage bookings you organized or manage as a delegate before they start. From 4.6.1, a saved host can also edit or cancel when </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allow hosts to edit and cancel bookings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is on in every applicable </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdyzxtq_p_tjvu-co6yoiq7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">resource policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. This is on by default for existing and new policies. An ordinary attendee has no such right. The room’s usual cancellation deadline and check-in rules still apply. If the meeting is under way, check whether </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">End now</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, which is not the same thing — see the last section but
-one.</w:t>
+        <w:t xml:space="preserve"> is the action you need.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the booking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Click the booking wherever you can see it — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the home screen,
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or the resource calendar. They all open the same card, and
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cancel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is along the bottom of it. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrcqcbo5ds9ju7wk5ldhwg">
+      <w:hyperlink w:history="1" r:id="rId3osyvgoq_y4ld4eoelspi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Edit a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> shows
 that card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Choose Cancel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -841,51 +869,51 @@
         <w:t xml:space="preserve">A booking that holds </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">several resources</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — a row of desks taken with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book
 together</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or a room and the equipment on it — asks nothing extra. It is one
 booking, so cancelling it once releases every resource on it at the same moment.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxiy6_ehory541qphyb0ta">
+      <w:hyperlink w:history="1" r:id="rId_qjw8zdoilev6kll6ormf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book several desks together</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Confirm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The last step is a plain confirmation, headed </w:t>
@@ -1139,51 +1167,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">End now</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ends a meeting that is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">under way</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> early and hands the room back for the time left. The booking still happened and still counts as used. It is the only one of these that works on a meeting in progress</w:t>
+              <w:t xml:space="preserve"> early and hands the room back for the time left. The booking still happened and still counts as used. Use it to end an active meeting; cancellation during use is a separate room-policy permission</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Extend</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1217,99 +1245,96 @@
               <w:t xml:space="preserve">Being released for a no-show</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Where a room requires check-in, nobody checking in releases it automatically. That is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">counted</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, and cancelling is not: see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyc8easrqjencquqfl2zvg">
+            <w:hyperlink w:history="1" r:id="rId1t3bic_7cz8yb9mtj1aou">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What counts as a no-show</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cancelling ahead of time is therefore the tidy option: it gives the room back
 early enough for somebody else to use it, and it leaves nothing against your name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Your quota comes back.</w:t>
-[...7 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdvitvxfbronrgancod-azx">
+        <w:t xml:space="preserve">Quota refunds depend on the resource.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Cancellation returns quota only when refunds are enabled and the refund deadline is met. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdlz-xisou1kivb_k1uqe0d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">the resource policy reference</w:t>
+          <w:t xml:space="preserve">Quota refund settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When there is no Cancel button</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cancel</w:t>
       </w:r>
@@ -1385,86 +1410,73 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What to do instead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">The booking is not yours</w:t>
+              <w:t xml:space="preserve">You are not allowed to manage this booking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Only the organiser, their delegate, or a booking manager from the console can cancel it — see </w:t>
-[...1 lines deleted...]
-            <w:hyperlink w:history="1" r:id="rIdl21clbaz9tuqmu1-vozc1">
+              <w:t xml:space="preserve">You must be its organizer, their delegate, a permitted saved host, or a booking manager in the console. Check the host permission in the </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdm2eusjbdy6dgookukxz00">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User delegation</w:t>
+                <w:t xml:space="preserve">resource policy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The meeting has finished</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
@@ -1585,51 +1597,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A room can stop people editing or cancelling in the run-up to a booking. Ask whoever looks after that room</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both check-in rules are per-room, and the shipped defaults keep the behaviour
 people are used to: you may cancel while the booking is waiting to be checked
 into, and not once you have checked in. Whoever looks after the room can change
 either, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmdfmkygmc33vqlhjvvxnd">
+      <w:hyperlink w:history="1" r:id="rId4p6-i-p9chjtu7cjr-vrv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the resource policy reference</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Where cancelling while in use is allowed, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cancel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> joins </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2105,51 +2117,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5w_8asma9dnapcp0453pj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdrcqcbo5ds9ju7wk5ldhwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdxiy6_ehory541qphyb0ta" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-desks-together/" TargetMode="External"/><Relationship Id="rIdyc8easrqjencquqfl2zvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdvitvxfbronrgancod-azx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rIdl21clbaz9tuqmu1-vozc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/user-delegation/" TargetMode="External"/><Relationship Id="rIdmdfmkygmc33vqlhjvvxnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e980bb9bc5097b2633afa8765c89000e11b2d40.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ee763ac0ea62aeaec2c2377e8a4ef717bb767705.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c5b582e6a68d824bc5330bb71fc1ae00022c795.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxndtilxmd3otjcst3voh5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdtb4h_bk9shpoy_gfbin9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-booking-quota-works/" TargetMode="External"/><Relationship Id="rIdyzxtq_p_tjvu-co6yoiq7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId3osyvgoq_y4ld4eoelspi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rId_qjw8zdoilev6kll6ormf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-desks-together/" TargetMode="External"/><Relationship Id="rId1t3bic_7cz8yb9mtj1aou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-counts-as-a-no-show/" TargetMode="External"/><Relationship Id="rIdlz-xisou1kivb_k1uqe0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/quota-policy-reference/" TargetMode="External"/><Relationship Id="rIdm2eusjbdy6dgookukxz00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId4p6-i-p9chjtu7cjr-vrv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/resource-policy-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09984e9b5ad80a2ab83dd4b4a3fc263a61fb3709.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ddf8284af4d33b937e263869222f8bf1311c79b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4214b2d9087497fecfbf5c83e8c95f808592416.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Cancel a booking</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>