--- v0 (2026-09-28)
+++ v1 (2026-10-18)
@@ -52,80 +52,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7_zxl4-jvgsill1y33k38">
+      <w:hyperlink w:history="1" r:id="rIdw_gz5nn4wxvsbuttclutx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/book-desks-together/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking is not limited to one desk. One booking can hold the whole row your
 team is sitting in — which also means one cancellation hands the whole row back,
 rather than six separate cancellations on a Friday afternoon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This page is the difference from </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbulrilnswsvywimyhkomo">
+      <w:hyperlink w:history="1" r:id="rIdn_bdw5yfv668b3pjeedrb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which is worth
 reading first if you have not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -547,51 +547,51 @@
         <w:t xml:space="preserve">The time, the notes and any extra questions are asked once and apply to every
 desk on the booking. Two things follow from that:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Each desk is charged separately</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> where your company runs a booking budget.
 Six desks spend six desks' worth, not one booking's worth. Check what you have
 left in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgx9gv70qbfkwcotzki9ik">
+      <w:hyperlink w:history="1" r:id="rIdfhsmiwlmay35qygtnzvqn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check your quota before you book</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -618,99 +618,99 @@
         <w:t xml:space="preserve">One booking carries one name, and that is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking by</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row near the top of
 the form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Normally it is yours. If your account has been given colleagues you may book for,
 the row becomes a picker and you can put the booking in one of their names
 instead — the seats, the confirmation email and the quota all go to them. If you
 do not see the row, your account has nobody on that list, and an administrator
 adds them: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdirh4hybvrtqddm-rljedw">
+      <w:hyperlink w:history="1" r:id="rIdadiei6nbl7v_y8lxgbsad">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up user delegates</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Because one booking carries one name, a team of six who each want their own name
 against a seat is six bookings. Holding six seats </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the team is one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Cancel them together</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the part that pays for the effort above. The desks are one booking, so
 they cancel as one booking — open it and cancel once, and every desk on it is
 released at the same moment. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzes4mu_uqdl3o9ccaus_x">
+      <w:hyperlink w:history="1" r:id="rId12bs1f15pl5acjzlp1qjs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cancel a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same is true of a repeating desk booking: cancelling the series releases all
 of its upcoming days in one action.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -762,51 +762,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Creating desks in bulk.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is an administrator's job — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowahdzqi4y1bx17iihonu">
+      <w:hyperlink w:history="1" r:id="rIdlb7f-vikin8cl3un4ia6p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7_zxl4-jvgsill1y33k38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/book-desks-together/" TargetMode="External"/><Relationship Id="rIdbulrilnswsvywimyhkomo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdgx9gv70qbfkwcotzki9ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rIdirh4hybvrtqddm-rljedw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdzes4mu_uqdl3o9ccaus_x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdowahdzqi4y1bx17iihonu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d40da884c84708c4aba5d8e2825eed292d406857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/858f95a96f07adb0a447207622560cdbddadbf9d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw_gz5nn4wxvsbuttclutx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/book-desks-together/" TargetMode="External"/><Relationship Id="rIdn_bdw5yfv668b3pjeedrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdfhsmiwlmay35qygtnzvqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rIdadiei6nbl7v_y8lxgbsad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rId12bs1f15pl5acjzlp1qjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdlb7f-vikin8cl3un4ia6p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b366832fdc43ccd5e95f78a2790ced5be28be9b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be7a201e7938b5b34c101317016fc08c27c9c3d7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Book several desks together</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>