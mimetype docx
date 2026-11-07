--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,80 +52,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw_gz5nn4wxvsbuttclutx">
+      <w:hyperlink w:history="1" r:id="rIdayuq3kaiq6dhk-rbwtjv3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/book-desks-together/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking is not limited to one desk. One booking can hold the whole row your
 team is sitting in — which also means one cancellation hands the whole row back,
 rather than six separate cancellations on a Friday afternoon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This page is the difference from </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn_bdw5yfv668b3pjeedrb">
+      <w:hyperlink w:history="1" r:id="rIdpld3coy5kswielx7zcr4w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which is worth
 reading first if you have not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -547,51 +547,51 @@
         <w:t xml:space="preserve">The time, the notes and any extra questions are asked once and apply to every
 desk on the booking. Two things follow from that:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Each desk is charged separately</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> where your company runs a booking budget.
 Six desks spend six desks' worth, not one booking's worth. Check what you have
 left in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfhsmiwlmay35qygtnzvqn">
+      <w:hyperlink w:history="1" r:id="rIdf-i4oui-p3wwil9wbsuv0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check your quota before you book</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -618,99 +618,99 @@
         <w:t xml:space="preserve">One booking carries one name, and that is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking by</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row near the top of
 the form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Normally it is yours. If your account has been given colleagues you may book for,
 the row becomes a picker and you can put the booking in one of their names
 instead — the seats, the confirmation email and the quota all go to them. If you
 do not see the row, your account has nobody on that list, and an administrator
 adds them: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdadiei6nbl7v_y8lxgbsad">
+      <w:hyperlink w:history="1" r:id="rIdetc8odncqses7omrixdnf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up user delegates</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Because one booking carries one name, a team of six who each want their own name
 against a seat is six bookings. Holding six seats </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">for</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the team is one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Cancel them together</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the part that pays for the effort above. The desks are one booking, so
 they cancel as one booking — open it and cancel once, and every desk on it is
 released at the same moment. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12bs1f15pl5acjzlp1qjs">
+      <w:hyperlink w:history="1" r:id="rId0pi0vof4fhcxugzw_wush">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cancel a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same is true of a repeating desk booking: cancelling the series releases all
 of its upcoming days in one action.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -762,51 +762,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Creating desks in bulk.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is an administrator's job — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlb7f-vikin8cl3un4ia6p">
+      <w:hyperlink w:history="1" r:id="rIdf9oi0bzolsc2aamy6ntyh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1294,51 +1294,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw_gz5nn4wxvsbuttclutx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/book-desks-together/" TargetMode="External"/><Relationship Id="rIdn_bdw5yfv668b3pjeedrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdfhsmiwlmay35qygtnzvqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rIdadiei6nbl7v_y8lxgbsad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rId12bs1f15pl5acjzlp1qjs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdlb7f-vikin8cl3un4ia6p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b366832fdc43ccd5e95f78a2790ced5be28be9b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be7a201e7938b5b34c101317016fc08c27c9c3d7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdayuq3kaiq6dhk-rbwtjv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/book-desks-together/" TargetMode="External"/><Relationship Id="rIdpld3coy5kswielx7zcr4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../book-a-desk/" TargetMode="External"/><Relationship Id="rIdf-i4oui-p3wwil9wbsuv0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-your-quota-before-you-book/" TargetMode="External"/><Relationship Id="rIdetc8odncqses7omrixdnf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/set-up-user-delegates/" TargetMode="External"/><Relationship Id="rId0pi0vof4fhcxugzw_wush" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdf9oi0bzolsc2aamy6ntyh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-desk/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b366832fdc43ccd5e95f78a2790ced5be28be9b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be7a201e7938b5b34c101317016fc08c27c9c3d7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Book several desks together</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>