--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">How to set a booking to repeat — the Recurrence dialog's daily, weekly and monthly patterns, the three ways to say when it stops, and how to read the list of dates it produces before you book. Series is the other thing, and is covered here too.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-31</w:t>
+        <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmymdj-ol3hejvrrnourvf">
+      <w:hyperlink w:history="1" r:id="rIdn8xcxzmtrss31liqhp1lo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/book-a-repeating-meeting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The control at the top of the booking form offers three shapes, and the
 difference matters more than it looks.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -331,65 +331,102 @@
         <w:t xml:space="preserve">The steps below build a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recurring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> booking. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Series</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the last section.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Series</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is not offered everywhere. Whether it appears at all is a
+company-wide setting, so a form showing only </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Single</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recurring</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> means
+your administrator has turned it off — not that you are missing a permission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Fill the form in as normal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Set the room, the day, the time, the title and the attendees exactly as you
 would for a one-off — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfgew0tppn9xtnsogu4s9r">
+      <w:hyperlink w:history="1" r:id="rIdfgmhuzmzk0dlnbbzqfsgk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a meeting room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The period
 you set here becomes the first occurrence, and every later one takes its time of
 day and its length from it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Choose the room before you go any further.</w:t>
       </w:r>
       <w:r>
@@ -474,51 +511,51 @@
         <w:t xml:space="preserve">. The
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recurring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> control at the top is not greyed out, because the room is not
 known until you pick one; choose a room that forbids it and the form tells you
 then, naming the room, just above the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdil_htolxgtvq7ykgb5e8d">
+      <w:hyperlink w:history="1" r:id="rIdubdaoiamfkt4isy-1rzjz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Allow or block
 all-day, recurring and cross-day
 bookings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Set the pattern</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1785,113 +1822,113 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Book it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. From here it is like any other booking, approval notice above
 the button included — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw-pwmdtr4siokrnk0zq6f">
+      <w:hyperlink w:history="1" r:id="rId0wvadc-tc_thsptlqeuk_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a meeting room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Changing or cancelling it afterwards asks which occurrences you mean — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">All
 bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This and following bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjfgdgtgwgdt_7dpaqgkp_">
+      <w:hyperlink w:history="1" r:id="rIdzzkk6gcxnk6zpcyeh9mgs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Edit a
 booking you already made</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1c_fmbgcbctslbf0byf7u">
+      <w:hyperlink w:history="1" r:id="rIdavjzvm3lk7byqtmrcz-g5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cancel a
 booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When Series is the right one instead</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1966,59 +2003,61 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Updated</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cancelled</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, with anything
 untouched counted rather than listed. It is worth reading: a series is several
 bookings at once, and the cancelled group is the one people do not expect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A series holds 50 sessions at most. Converting a longer repeat keeps the first 50
-and says so — </w:t>
+        <w:t xml:space="preserve">How many sessions a series may hold is one answer for the whole company — 50
+unless somebody has raised or lowered it, and 200 at the most. Converting a
+longer repeat keeps the first of them and says so — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">"Series limited to the first 50 sessions."</w:t>
+        <w:t xml:space="preserve">"Series limited to the
+first 50 sessions."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Switching away from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Series</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> after building one asks too — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Discard the series
@@ -2463,51 +2502,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmymdj-ol3hejvrrnourvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdfgew0tppn9xtnsogu4s9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdil_htolxgtvq7ykgb5e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rIdw-pwmdtr4siokrnk0zq6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdjfgdgtgwgdt_7dpaqgkp_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rId1c_fmbgcbctslbf0byf7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3b0e4089df47d71cc37c8e6e5d99673365900d5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/210c2bbc4a41b16228f5acce1ce9cd4aeb5877d0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/963542415056c180dd581d9f47a1f1068aa0b92f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e42e2d55d0dedd6436cb93a881ac378f80fe71c9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn8xcxzmtrss31liqhp1lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdfgmhuzmzk0dlnbbzqfsgk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdubdaoiamfkt4isy-1rzjz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rId0wvadc-tc_thsptlqeuk_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdzzkk6gcxnk6zpcyeh9mgs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdavjzvm3lk7byqtmrcz-g5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3b0e4089df47d71cc37c8e6e5d99673365900d5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/210c2bbc4a41b16228f5acce1ce9cd4aeb5877d0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/963542415056c180dd581d9f47a1f1068aa0b92f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e42e2d55d0dedd6436cb93a881ac378f80fe71c9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Book a repeating meeting</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>