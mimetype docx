--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn8xcxzmtrss31liqhp1lo">
+      <w:hyperlink w:history="1" r:id="rIdv12t2zkxjmb18xibw65-d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/book-a-repeating-meeting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The control at the top of the booking form offers three shapes, and the
 difference matters more than it looks.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -382,51 +382,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recurring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means
 your administrator has turned it off — not that you are missing a permission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Fill the form in as normal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Set the room, the day, the time, the title and the attendees exactly as you
 would for a one-off — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfgmhuzmzk0dlnbbzqfsgk">
+      <w:hyperlink w:history="1" r:id="rIdxa5oulehm6tpgtzhucn_p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a meeting room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The period
 you set here becomes the first occurrence, and every later one takes its time of
 day and its length from it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Choose the room before you go any further.</w:t>
       </w:r>
       <w:r>
@@ -511,51 +511,51 @@
         <w:t xml:space="preserve">. The
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recurring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> control at the top is not greyed out, because the room is not
 known until you pick one; choose a room that forbids it and the form tells you
 then, naming the room, just above the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdubdaoiamfkt4isy-1rzjz">
+      <w:hyperlink w:history="1" r:id="rId0r82stktrdhpn58l0mqli">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Allow or block
 all-day, recurring and cross-day
 bookings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Set the pattern</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1822,113 +1822,113 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Book it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. From here it is like any other booking, approval notice above
 the button included — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0wvadc-tc_thsptlqeuk_">
+      <w:hyperlink w:history="1" r:id="rId6jxq3tncorc_h6vg_vxce">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a meeting room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Changing or cancelling it afterwards asks which occurrences you mean — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">All
 bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This and following bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzzkk6gcxnk6zpcyeh9mgs">
+      <w:hyperlink w:history="1" r:id="rIdo0kwe1fq-rw7crzv1favy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Edit a
 booking you already made</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdavjzvm3lk7byqtmrcz-g5">
+      <w:hyperlink w:history="1" r:id="rIdd1brlueku8lxwckzmr5fi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cancel a
 booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When Series is the right one instead</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -2502,51 +2502,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn8xcxzmtrss31liqhp1lo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdfgmhuzmzk0dlnbbzqfsgk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdubdaoiamfkt4isy-1rzjz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rId0wvadc-tc_thsptlqeuk_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdzzkk6gcxnk6zpcyeh9mgs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdavjzvm3lk7byqtmrcz-g5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3b0e4089df47d71cc37c8e6e5d99673365900d5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/210c2bbc4a41b16228f5acce1ce9cd4aeb5877d0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/963542415056c180dd581d9f47a1f1068aa0b92f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e42e2d55d0dedd6436cb93a881ac378f80fe71c9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv12t2zkxjmb18xibw65-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdxa5oulehm6tpgtzhucn_p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId0r82stktrdhpn58l0mqli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rId6jxq3tncorc_h6vg_vxce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdo0kwe1fq-rw7crzv1favy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdd1brlueku8lxwckzmr5fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f2dc31c7820892a48633d1eb2ab2ff44bf59120.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40dc75a37b07c1bf2dfa55f8168f798e9b296ae7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63b5794c8bf77aa2301c77eacb4a73c98d5d5a86.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec6e1a7d3cc38562e101dca0b27c49235519e9e6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Book a repeating meeting</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>