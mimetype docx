--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv12t2zkxjmb18xibw65-d">
+      <w:hyperlink w:history="1" r:id="rIdnspfr0pntbzwymilg-5i1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/book-a-repeating-meeting/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The control at the top of the booking form offers three shapes, and the
 difference matters more than it looks.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -382,51 +382,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recurring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> means
 your administrator has turned it off — not that you are missing a permission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Fill the form in as normal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Set the room, the day, the time, the title and the attendees exactly as you
 would for a one-off — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxa5oulehm6tpgtzhucn_p">
+      <w:hyperlink w:history="1" r:id="rIdrfziq1gcxnbhtoqpcwyb-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a meeting room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The period
 you set here becomes the first occurrence, and every later one takes its time of
 day and its length from it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Choose the room before you go any further.</w:t>
       </w:r>
       <w:r>
@@ -511,51 +511,51 @@
         <w:t xml:space="preserve">. The
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recurring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> control at the top is not greyed out, because the room is not
 known until you pick one; choose a room that forbids it and the form tells you
 then, naming the room, just above the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0r82stktrdhpn58l0mqli">
+      <w:hyperlink w:history="1" r:id="rIdo0cddklcusm2ufuttissh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Allow or block
 all-day, recurring and cross-day
 bookings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Set the pattern</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1822,113 +1822,113 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Book it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Book</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. From here it is like any other booking, approval notice above
 the button included — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6jxq3tncorc_h6vg_vxce">
+      <w:hyperlink w:history="1" r:id="rId9uco6to4bj-xvprasjufz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a meeting room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Changing or cancelling it afterwards asks which occurrences you mean — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">All
 bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This and following bookings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This only</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo0kwe1fq-rw7crzv1favy">
+      <w:hyperlink w:history="1" r:id="rIdlxd4t5ftc4isd4j95lyxw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Edit a
 booking you already made</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd1brlueku8lxwckzmr5fi">
+      <w:hyperlink w:history="1" r:id="rIdcbez8pzrtcpwxx1voixvs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cancel a
 booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When Series is the right one instead</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -2502,51 +2502,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv12t2zkxjmb18xibw65-d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdxa5oulehm6tpgtzhucn_p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId0r82stktrdhpn58l0mqli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rId6jxq3tncorc_h6vg_vxce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdo0kwe1fq-rw7crzv1favy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdd1brlueku8lxwckzmr5fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f2dc31c7820892a48633d1eb2ab2ff44bf59120.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40dc75a37b07c1bf2dfa55f8168f798e9b296ae7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63b5794c8bf77aa2301c77eacb4a73c98d5d5a86.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec6e1a7d3cc38562e101dca0b27c49235519e9e6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnspfr0pntbzwymilg-5i1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdrfziq1gcxnbhtoqpcwyb-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdo0cddklcusm2ufuttissh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/allow-all-day-recurring-and-cross-day-bookings/" TargetMode="External"/><Relationship Id="rId9uco6to4bj-xvprasjufz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdlxd4t5ftc4isd4j95lyxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdcbez8pzrtcpwxx1voixvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f2dc31c7820892a48633d1eb2ab2ff44bf59120.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40dc75a37b07c1bf2dfa55f8168f798e9b296ae7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/63b5794c8bf77aa2301c77eacb4a73c98d5d5a86.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ec6e1a7d3cc38562e101dca0b27c49235519e9e6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Book a repeating meeting</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>