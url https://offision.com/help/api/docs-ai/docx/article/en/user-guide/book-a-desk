--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,72 +52,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhob2brhhq8a-mb7cvp1nb">
+      <w:hyperlink w:history="1" r:id="rId6j1tbvs090pzmxm7k4ebw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/book-a-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking a desk is the booking form you already know with four things taken out
 of it. So this page is only the difference —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl4u01-eaw25ypqnt5gq5p">
+      <w:hyperlink w:history="1" r:id="rIdkwipai_yeyxb6maeddlgs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a meeting room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is everything the two have in common,
 and it is worth reading first if you have not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4648200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="what-a-desk-booking-drops" descr="A desk seats one person — so four of the room form's questions have nobody to ask about." title="A desk seats one person — so four of the room form's questions have nobody to ask about."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -839,51 +839,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to the same booking, which is the pairing most
 people want on a day they come in. (A room offers equipment here instead.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you would rather see where the desks </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> than read their names, the floor
 plan does the same job better — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdae7wcerqprglyq9mn_wjk">
+      <w:hyperlink w:history="1" r:id="rIdhfv76idpa-z2bd-om0n9y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a desk on the floor plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Set the day — usually the whole of it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1058,51 +1058,51 @@
         <w:t xml:space="preserve">This is the step people skip, and it is the one that decides whether the desk is
 still yours at eleven o'clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a desk requires check-in, a booking nobody confirms is treated as a
 no-show and handed back part-way through the day. The printed QR code stuck to
 the desk is how you confirm: point a phone at it, and the scan checks you in
 without asking you anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same code does three other things — takes a free desk on the spot, adds time
 to the one you are at, and hands it back when you leave. All four outcomes, and
 what each of the refusals means, are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw8birhoxqtftceqnlkxrr">
+      <w:hyperlink w:history="1" r:id="rIdlhvowsovito0ngdvdejcq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in and out by scanning the sticker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">End now, on the way out, is the one worth building a habit around.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Leaving
 at three when you booked until six holds a desk for three hours that nobody else
@@ -1154,103 +1154,103 @@
       <w:r>
         <w:t xml:space="preserve">Then look at the home screen: with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Desk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> filter still on, today's desk is
 there as a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My desk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> card. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbx-vfzjmdea4wid8qdv_7">
+      <w:hyperlink w:history="1" r:id="rIdaa9uzdh9z85ul_kqnhfzp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See your desk day on the home screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Changing or cancelling it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A desk booking is edited and cancelled like any
 other — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaei6znmaba0jchzgxjpss">
+      <w:hyperlink w:history="1" r:id="rId5agw5x8ndsv2f2jegt0ht">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Edit a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1gv5qiggnryyhoczqphgn">
+      <w:hyperlink w:history="1" r:id="rIdgxr_9eam5dk6lbt0judd-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cancel a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1261,51 +1261,51 @@
 a shared one, there is nothing to book: it is yours without a booking, and it
 will not appear in this form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Why a desk refuses.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Out of hours, over quota, reserved for another team —
 the messages and what each means are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ctt-sj2zx-8xhukprudr">
+      <w:hyperlink w:history="1" r:id="rIddfu72k2_ucavwguk4iyxf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Why a room refuses your booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and
 they are the same for desks.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1731,51 +1731,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhob2brhhq8a-mb7cvp1nb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdl4u01-eaw25ypqnt5gq5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdae7wcerqprglyq9mn_wjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdw8birhoxqtftceqnlkxrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdbx-vfzjmdea4wid8qdv_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdaei6znmaba0jchzgxjpss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rId1gv5qiggnryyhoczqphgn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rId6ctt-sj2zx-8xhukprudr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf5166b3da5707aebadbf46e68f6c1709431aa1f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3ea10b78b771b035e606c7b3cd78f57a7e0a522.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7587a056069be85b76679d837fb04a62c043162e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd0322bb6d32ab2a4ed9759cb3b677491fb41c0a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd4989a4aa0f7350f5a371e6db643758dabc431e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6j1tbvs090pzmxm7k4ebw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdkwipai_yeyxb6maeddlgs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdhfv76idpa-z2bd-om0n9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdlhvowsovito0ngdvdejcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdaa9uzdh9z85ul_kqnhfzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rId5agw5x8ndsv2f2jegt0ht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdgxr_9eam5dk6lbt0judd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIddfu72k2_ucavwguk4iyxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf5166b3da5707aebadbf46e68f6c1709431aa1f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3ea10b78b771b035e606c7b3cd78f57a7e0a522.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7587a056069be85b76679d837fb04a62c043162e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd0322bb6d32ab2a4ed9759cb3b677491fb41c0a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd4989a4aa0f7350f5a371e6db643758dabc431e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Book a desk</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>