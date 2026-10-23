--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -42,82 +42,82 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Booking a desk is the room form with four things taken out of it. Where the buttons are, what the form stops asking you and why, choosing a desk without a capacity to judge it by, and the scan at the desk that stops it being given away while you are sitting at it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6j1tbvs090pzmxm7k4ebw">
+      <w:hyperlink w:history="1" r:id="rIdzrhevyoqjvpnb-cq9_oks">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/book-a-desk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking a desk is the booking form you already know with four things taken out
 of it. So this page is only the difference —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkwipai_yeyxb6maeddlgs">
+      <w:hyperlink w:history="1" r:id="rIdrwmyagtpgkdvj3es38eme">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a meeting room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is everything the two have in common,
 and it is worth reading first if you have not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4648200"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="what-a-desk-booking-drops" descr="A desk seats one person — so four of the room form's questions have nobody to ask about." title="A desk seats one person — so four of the room form's questions have nobody to ask about."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -839,51 +839,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to the same booking, which is the pairing most
 people want on a day they come in. (A room offers equipment here instead.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you would rather see where the desks </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> than read their names, the floor
 plan does the same job better — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhfv76idpa-z2bd-om0n9y">
+      <w:hyperlink w:history="1" r:id="rId3rlyeldh0trgvmwapecyu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Find a desk on the floor plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Set the day — usually the whole of it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1058,51 +1058,51 @@
         <w:t xml:space="preserve">This is the step people skip, and it is the one that decides whether the desk is
 still yours at eleven o'clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a desk requires check-in, a booking nobody confirms is treated as a
 no-show and handed back part-way through the day. The printed QR code stuck to
 the desk is how you confirm: point a phone at it, and the scan checks you in
 without asking you anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same code does three other things — takes a free desk on the spot, adds time
 to the one you are at, and hands it back when you leave. All four outcomes, and
 what each of the refusals means, are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlhvowsovito0ngdvdejcq">
+      <w:hyperlink w:history="1" r:id="rIdo4vzh538esj3kcic0t4_h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in and out by scanning the sticker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">End now, on the way out, is the one worth building a habit around.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Leaving
 at three when you booked until six holds a desk for three hours that nobody else
@@ -1154,103 +1154,103 @@
       <w:r>
         <w:t xml:space="preserve">Then look at the home screen: with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Desk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> filter still on, today's desk is
 there as a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My desk</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> card. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaa9uzdh9z85ul_kqnhfzp">
+      <w:hyperlink w:history="1" r:id="rIduzkhwcfd7mjyt1kdp-_m8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See your desk day on the home screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Changing or cancelling it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A desk booking is edited and cancelled like any
 other — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5agw5x8ndsv2f2jegt0ht">
+      <w:hyperlink w:history="1" r:id="rIdrgmt4vxbq3wpagvebuxai">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Edit a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgxr_9eam5dk6lbt0judd-">
+      <w:hyperlink w:history="1" r:id="rIdn5tjvxwe2sri2f0zzksm6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Cancel a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1261,61 +1261,96 @@
 a shared one, there is nothing to book: it is yours without a booking, and it
 will not appear in this form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Why a desk refuses.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Out of hours, over quota, reserved for another team —
 the messages and what each means are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddfu72k2_ucavwguk4iyxf">
+      <w:hyperlink w:history="1" r:id="rIdkzebmdfzjbjob5srr4dmx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Why a room refuses your booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and
 they are the same for desks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When claiming a desk also records attendance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where your working schedule enables it, checking in to a desk booking or walking up and claiming a desk also records an attendance sign-in. Making a future reservation alone does not. Separate schedule rules can record sign-out when you check out (including sensor release) or when the desk booking ends. These rules apply to desks, not rooms, and can be limited to selected buildings and floors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Check </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdyl3x9_erjhvybze5lz8_w">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Working schedule settings</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> before treating a desk claim as proof of attendance. If two equally suitable schedules match, Offision records neither rather than choosing one arbitrarily.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1731,51 +1766,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6j1tbvs090pzmxm7k4ebw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdkwipai_yeyxb6maeddlgs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rIdhfv76idpa-z2bd-om0n9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdlhvowsovito0ngdvdejcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdaa9uzdh9z85ul_kqnhfzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rId5agw5x8ndsv2f2jegt0ht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdgxr_9eam5dk6lbt0judd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIddfu72k2_ucavwguk4iyxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf5166b3da5707aebadbf46e68f6c1709431aa1f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a3ea10b78b771b035e606c7b3cd78f57a7e0a522.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7587a056069be85b76679d837fb04a62c043162e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dd0322bb6d32ab2a4ed9759cb3b677491fb41c0a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd4989a4aa0f7350f5a371e6db643758dabc431e.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzrhevyoqjvpnb-cq9_oks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/book-a-desk/" TargetMode="External"/><Relationship Id="rIdrwmyagtpgkdvj3es38eme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../make-a-booking/" TargetMode="External"/><Relationship Id="rId3rlyeldh0trgvmwapecyu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../find-a-desk-on-the-floor-plan/" TargetMode="External"/><Relationship Id="rIdo4vzh538esj3kcic0t4_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIduzkhwcfd7mjyt1kdp-_m8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-your-desk-day-on-the-home-screen/" TargetMode="External"/><Relationship Id="rIdrgmt4vxbq3wpagvebuxai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../edit-a-booking/" TargetMode="External"/><Relationship Id="rIdn5tjvxwe2sri2f0zzksm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../cancel-a-booking/" TargetMode="External"/><Relationship Id="rIdkzebmdfzjbjob5srr4dmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../why-a-room-refuses-your-booking/" TargetMode="External"/><Relationship Id="rIdyl3x9_erjhvybze5lz8_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/working-schedule-settings-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/deb83034b887a4301082d15131eaaad87d02fa29.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5e42d42ed11580bb933729222b8db719991e191d.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/23de8b70172a83b563ef24b3e90785af6dc22064.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3d351bd1fa80d75ee02f7aa42d0393f78364221.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b3df848e9656a3d0e6dcd38659b587d8fcddf43.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Book a desk</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>