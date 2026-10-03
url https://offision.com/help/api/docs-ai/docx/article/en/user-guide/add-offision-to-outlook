--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6zbl6gmuvdftxlephxykw">
+      <w:hyperlink w:history="1" r:id="rIdtjaugmqiyt-1rscgiqgez">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/add-offision-to-outlook/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In Outlook, Offision is an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">app in the rail</w:t>
       </w:r>
@@ -320,79 +320,79 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Your organization has prevented this agent from
 being installed"</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, is your administrator's decision and not something to fix on
 your machine. Allowing it is the same job as allowing it for Teams, because it
 is the same app — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvoyxe2d1rfymjqsyu9xgy">
+      <w:hyperlink w:history="1" r:id="rIdh1mpvkgfp-k1ygnqqeegi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add Offision to Microsoft Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Sign in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The tab asks you to sign in the first time, using your work email as usual —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxm2c6mgzap_qjd6rxb1xl">
+      <w:hyperlink w:history="1" r:id="rIdf-gpusasbuop2myq52aut">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Afterwards it opens straight
 to your home screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3924300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="outlook-offision-tab" descr="Offision open as a tab in Outlook. The same home screen, inside Outlook." title="Offision open as a tab in Outlook. The same home screen, inside Outlook."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -461,51 +461,51 @@
         <w:t xml:space="preserve">Outlook hosts Offision the way Teams does, so the same two things are true:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location check-in does not work here.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A page inside Outlook cannot see
 where you are, so a room that requires a location check-in has to be checked
 into from a browser or the phone app instead. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy7ae3pk5qyei8xjpf_vvo">
+      <w:hyperlink w:history="1" r:id="rIdhcex62rfc7fz84n2tps4e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by QR code and GPS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -569,51 +569,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Outlook for Mac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. On a Mac, open
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Outlook on the web</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in a browser and Offision is in the rail there — the
 account and the bookings are the same either way. The Offision desktop and
 phone apps are another way in again, covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtljbamwr7ti6jz6y_dkdj">
+      <w:hyperlink w:history="1" r:id="rIdcwgdzjt6izk0rot7eam_i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Where you can use Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If Offision is not there:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Ask whether a colleague has it. If nobody does, it has not been allowed for the
@@ -1067,51 +1067,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6zbl6gmuvdftxlephxykw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdvoyxe2d1rfymjqsyu9xgy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIdxm2c6mgzap_qjd6rxb1xl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdy7ae3pk5qyei8xjpf_vvo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdtljbamwr7ti6jz6y_dkdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-you-can-use-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1737e4d50ced8d80e947d0768bbd876387aa414.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6505cc38dad9e37c12ec90024d97310368f77d96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c1f3f204658ebba269c4ca2599aa0c97a3715eb.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtjaugmqiyt-1rscgiqgez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdh1mpvkgfp-k1ygnqqeegi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIdf-gpusasbuop2myq52aut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdhcex62rfc7fz84n2tps4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdcwgdzjt6izk0rot7eam_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-you-can-use-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1737e4d50ced8d80e947d0768bbd876387aa414.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6505cc38dad9e37c12ec90024d97310368f77d96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c1f3f204658ebba269c4ca2599aa0c97a3715eb.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Add Offision to Outlook</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>