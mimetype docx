--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtjaugmqiyt-1rscgiqgez">
+      <w:hyperlink w:history="1" r:id="rIdeacl7tcu3xwdoklncmevl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/add-offision-to-outlook/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In Outlook, Offision is an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">app in the rail</w:t>
       </w:r>
@@ -320,79 +320,79 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">"Your organization has prevented this agent from
 being installed"</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, is your administrator's decision and not something to fix on
 your machine. Allowing it is the same job as allowing it for Teams, because it
 is the same app — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh1mpvkgfp-k1ygnqqeegi">
+      <w:hyperlink w:history="1" r:id="rIdirmkc1ywbtzpquxpneix5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add Offision to Microsoft Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Sign in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The tab asks you to sign in the first time, using your work email as usual —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf-gpusasbuop2myq52aut">
+      <w:hyperlink w:history="1" r:id="rIdnzpqf0wai4lic7ayvvtki">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Afterwards it opens straight
 to your home screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3924300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="outlook-offision-tab" descr="Offision open as a tab in Outlook. The same home screen, inside Outlook." title="Offision open as a tab in Outlook. The same home screen, inside Outlook."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -461,51 +461,51 @@
         <w:t xml:space="preserve">Outlook hosts Offision the way Teams does, so the same two things are true:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location check-in does not work here.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A page inside Outlook cannot see
 where you are, so a room that requires a location check-in has to be checked
 into from a browser or the phone app instead. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhcex62rfc7fz84n2tps4e">
+      <w:hyperlink w:history="1" r:id="rIdymzr2eqzxm2gprdkqs5f6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by QR code and GPS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -569,51 +569,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Outlook for Mac</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. On a Mac, open
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Outlook on the web</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in a browser and Offision is in the rail there — the
 account and the bookings are the same either way. The Offision desktop and
 phone apps are another way in again, covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcwgdzjt6izk0rot7eam_i">
+      <w:hyperlink w:history="1" r:id="rId7fk_wgmrom_ij78fpdrzp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Where you can use Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">If Offision is not there:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Ask whether a colleague has it. If nobody does, it has not been allowed for the
@@ -1067,51 +1067,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtjaugmqiyt-1rscgiqgez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdh1mpvkgfp-k1ygnqqeegi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIdf-gpusasbuop2myq52aut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdhcex62rfc7fz84n2tps4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdcwgdzjt6izk0rot7eam_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-you-can-use-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a1737e4d50ced8d80e947d0768bbd876387aa414.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6505cc38dad9e37c12ec90024d97310368f77d96.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c1f3f204658ebba269c4ca2599aa0c97a3715eb.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdeacl7tcu3xwdoklncmevl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdirmkc1ywbtzpquxpneix5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIdnzpqf0wai4lic7ayvvtki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdymzr2eqzxm2gprdkqs5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId7fk_wgmrom_ij78fpdrzp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-you-can-use-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0fc65408160d6414e40169dffffde100ff1f6f0e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cac844cfc6ce1ff4c288bd2f109361956a320d4a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6df4bb1d7011a23c51feb397e9e22e2ddbdd691c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Add Offision to Outlook</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>