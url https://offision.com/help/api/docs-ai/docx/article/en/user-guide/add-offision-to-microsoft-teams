--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,106 +26,124 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Add Offision to Microsoft Teams</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Putting Offision in the Teams sidebar as a personal tab, why your Teams admin usually has to deploy it for everyone, what that deployment unlocks besides convenience, and the one check-in that cannot work inside Teams.</w:t>
+        <w:t xml:space="preserve">The whole of Offision inside Microsoft Teams, the chat tool — every booking, visitor, service and attendance screen, on the same account and the same rooms. Adding it as a personal tab, why your Teams admin usually has to deploy it for everyone, what that deployment unlocks besides convenience, the one check-in that cannot work inside Teams, and the one thing the app deliberately leaves alone — your chat status, Available or Away.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv1_3_p00bwq8vpo0fj0sw">
+      <w:hyperlink w:history="1" r:id="rIdah_8m1ds-r8fk51gkmhmp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/add-offision-to-microsoft-teams/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In Teams, Offision is a </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Everything Offision does, inside Teams.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Book a room, claim a desk, invite a
+visitor, raise a service request, read your attendance — the whole app, on the
+same account and the same rooms you already use in a browser. Nothing is a
+cut-down version of itself.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Microsoft Teams is a chat tool, and Offision sits in its sidebar alongside Chat
+and Calendar as a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">personal tab</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — your own Offision, in the Teams
-[...1 lines deleted...]
-meetings; it is the app you already know, without leaving Teams to reach it.</w:t>
+        <w:t xml:space="preserve">: not a bot, and it does not join meetings.
+What behaves differently inside Teams is a short list, and it is below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 In most companies you cannot add this yourself. Offision is deployed to Teams
 by an administrator, and until they have done it the app does not appear in your
 search results at all. If that is where you are, the section on deploying it
 below is the one to forward.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -309,51 +327,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The Offision listing in Teams. Add puts it in your sidebar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Sign in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The tab asks you to sign in the first time, using your work email as usual —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfh27wwb_zptbwrca8xg3p">
+      <w:hyperlink w:history="1" r:id="rIdym2zd2_xcfbftftefqguo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Afterwards it opens straight
 to your home screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3667125"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="teams-offision-personal-tab" descr="Offision running as a personal tab. The same home screen, inside Teams." title="Offision running as a personal tab. The same home screen, inside Teams."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -579,56 +597,87 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What is different inside Teams</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location check-in does not work here.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Teams does not let a page inside it
 see where you are, so a room that requires a location check-in cannot be
 checked into from the Teams tab. Offision tells you so and offers two ways out:
 open Offision in a browser, or use the phone app. Both are covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwm9yddxjxiexss6bhgndk">
+      <w:hyperlink w:history="1" r:id="rIdrg2p07tj-2qc70ogykw6d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by QR code and GPS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">It does not touch your chat status.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Teams shows you to colleagues as
+Available, Away or Do not disturb. The tab does not read that, and nothing you
+do in Offision sets it — a check-in, a clock-in or a booking leaves your Teams
+status exactly where it was. Offision keeps its own signals instead, on the
+floor plan and in your attendance records: see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdx4_jaepuz_x6bac26errr">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">See who is in the office on a
+given day</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The side menu is not there</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so moving between pages goes through the page
 switcher in the toolbar instead. It carries the same unread counts the side menu
 shows in a browser, which is the only place to see them inside Teams.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1093,51 +1142,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv1_3_p00bwq8vpo0fj0sw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIdfh27wwb_zptbwrca8xg3p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdwm9yddxjxiexss6bhgndk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02793ac9a4d142d819bf5c006b19c9563a3f3794.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e007810a14fb7a14d6ad837f9b86ce3070c6c59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9953468b3ed630b4647b1e6e3dead37a18ff6d4c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdah_8m1ds-r8fk51gkmhmp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIdym2zd2_xcfbftftefqguo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdrg2p07tj-2qc70ogykw6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdx4_jaepuz_x6bac26errr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02793ac9a4d142d819bf5c006b19c9563a3f3794.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e007810a14fb7a14d6ad837f9b86ce3070c6c59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9953468b3ed630b4647b1e6e3dead37a18ff6d4c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Add Offision to Microsoft Teams</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>