--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdah_8m1ds-r8fk51gkmhmp">
+      <w:hyperlink w:history="1" r:id="rIdzutogkerdesoqz_sddnfe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/user-guide/add-offision-to-microsoft-teams/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Everything Offision does, inside Teams.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Book a room, claim a desk, invite a
 visitor, raise a service request, read your attendance — the whole app, on the
@@ -327,51 +327,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The Offision listing in Teams. Add puts it in your sidebar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Sign in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The tab asks you to sign in the first time, using your work email as usual —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdym2zd2_xcfbftftefqguo">
+      <w:hyperlink w:history="1" r:id="rIdupkek3pxw17ddh5952oep">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Afterwards it opens straight
 to your home screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3667125"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="teams-offision-personal-tab" descr="Offision running as a personal tab. The same home screen, inside Teams." title="Offision running as a personal tab. The same home screen, inside Teams."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -597,81 +597,81 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What is different inside Teams</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location check-in does not work here.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Teams does not let a page inside it
 see where you are, so a room that requires a location check-in cannot be
 checked into from the Teams tab. Offision tells you so and offers two ways out:
 open Offision in a browser, or use the phone app. Both are covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrg2p07tj-2qc70ogykw6d">
+      <w:hyperlink w:history="1" r:id="rIdcccu6uva5d2sgkr51klif">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in by QR code and GPS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not touch your chat status.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Teams shows you to colleagues as
 Available, Away or Do not disturb. The tab does not read that, and nothing you
 do in Offision sets it — a check-in, a clock-in or a booking leaves your Teams
 status exactly where it was. Offision keeps its own signals instead, on the
 floor plan and in your attendance records: see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx4_jaepuz_x6bac26errr">
+      <w:hyperlink w:history="1" r:id="rIdkx-fetanlmmqch4__c4yn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See who is in the office on a
 given day</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The side menu is not there</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so moving between pages goes through the page
@@ -1142,51 +1142,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdah_8m1ds-r8fk51gkmhmp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIdym2zd2_xcfbftftefqguo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdrg2p07tj-2qc70ogykw6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdx4_jaepuz_x6bac26errr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02793ac9a4d142d819bf5c006b19c9563a3f3794.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e007810a14fb7a14d6ad837f9b86ce3070c6c59.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9953468b3ed630b4647b1e6e3dead37a18ff6d4c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzutogkerdesoqz_sddnfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/user-guide/add-offision-to-microsoft-teams/" TargetMode="External"/><Relationship Id="rIdupkek3pxw17ddh5952oep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdcccu6uva5d2sgkr51klif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-qr-code-and-gps/" TargetMode="External"/><Relationship Id="rIdkx-fetanlmmqch4__c4yn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-who-is-in-the-office/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47230bc0e1d2aa965cf3f770f3609d363d5d71c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/282a6c262d5bd57ab9f3e637a557a7210ec30e5e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/58dda581a280208a16f8e0b32eec617685a74920.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Add Offision to Microsoft Teams</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>