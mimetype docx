--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,98 +52,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddzj8-eyyitomgw2vw7xq5">
+      <w:hyperlink w:history="1" r:id="rId5kbswlohfh3hojyiqmj2s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/ticketing/work-through-the-reported-issues-queue/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every report, from the app and from every room panel, arrives on one page:
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reported issues</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. This is how a support manager works it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need the Support manager permission to open the page at all. You also want at
 least one person on </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzyxrcicdpp45rqitkmivu">
+      <w:hyperlink w:history="1" r:id="rIdozyabyxrwjhapdfucvmow">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Support staff</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 first — with nobody on it, every report is announced to nobody and lands
 unassigned.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the queue and choose which half you are looking at</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -902,51 +902,51 @@
         <w:t xml:space="preserve">Add issue</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> opens the same form the queue reads, for a fault reported to you by
 somebody who never opened Offision — over the phone, or in the corridor. It takes
 the resource, an optional amenity, the reason and a description, and you can
 assign it as you create it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Report a test issue from the app against a room you can see
 (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtdgmrelmkx_f-5hczid8o">
+      <w:hyperlink w:history="1" r:id="rIdi9t3409oeqsvwqkft1wsr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">how</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">), then reload the queue. It
 should appear under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Handling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1424,51 +1424,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddzj8-eyyitomgw2vw7xq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdzyxrcicdpp45rqitkmivu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdtdgmrelmkx_f-5hczid8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d685d8776c003966e8c4be64ace5d3c960b88f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/007e4a0afc5201feb214944cd31f2c456f6e963c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/446aaf5d55218649034f11e8b4c3f2e0a4ffd78a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1360038640a10543ca06c272e1574e3b6fbfdb2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5kbswlohfh3hojyiqmj2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdozyabyxrwjhapdfucvmow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdi9t3409oeqsvwqkft1wsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d685d8776c003966e8c4be64ace5d3c960b88f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/007e4a0afc5201feb214944cd31f2c456f6e963c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/446aaf5d55218649034f11e8b4c3f2e0a4ffd78a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1360038640a10543ca06c272e1574e3b6fbfdb2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Work through the reported issues queue</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>