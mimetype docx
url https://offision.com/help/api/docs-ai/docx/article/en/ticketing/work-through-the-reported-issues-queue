--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,98 +52,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5kbswlohfh3hojyiqmj2s">
+      <w:hyperlink w:history="1" r:id="rIdj1evzrkw3umbjoxlsdn1s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/ticketing/work-through-the-reported-issues-queue/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every report, from the app and from every room panel, arrives on one page:
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reported issues</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. This is how a support manager works it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need the Support manager permission to open the page at all. You also want at
 least one person on </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdozyabyxrwjhapdfucvmow">
+      <w:hyperlink w:history="1" r:id="rIdunonmsuyfnknl0doftnuo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Support staff</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 first — with nobody on it, every report is announced to nobody and lands
 unassigned.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the queue and choose which half you are looking at</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -902,51 +902,51 @@
         <w:t xml:space="preserve">Add issue</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> opens the same form the queue reads, for a fault reported to you by
 somebody who never opened Offision — over the phone, or in the corridor. It takes
 the resource, an optional amenity, the reason and a description, and you can
 assign it as you create it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Report a test issue from the app against a room you can see
 (</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi9t3409oeqsvwqkft1wsr">
+      <w:hyperlink w:history="1" r:id="rId-cxauc1gveb8nt3gwxrs_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">how</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">), then reload the queue. It
 should appear under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Handling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1424,51 +1424,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5kbswlohfh3hojyiqmj2s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdozyabyxrwjhapdfucvmow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdi9t3409oeqsvwqkft1wsr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d685d8776c003966e8c4be64ace5d3c960b88f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/007e4a0afc5201feb214944cd31f2c456f6e963c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/446aaf5d55218649034f11e8b4c3f2e0a4ffd78a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d1360038640a10543ca06c272e1574e3b6fbfdb2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj1evzrkw3umbjoxlsdn1s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdunonmsuyfnknl0doftnuo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rId-cxauc1gveb8nt3gwxrs_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/002c3ce4dfef1425069efa777dc9ef4f40904289.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5993d3bdda4bd34157503df8e8f1e412514c614f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8028970053ecbb4711f61c1f824d8332f465824a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db9afe85997c3ce6637671c26deb9f7847eeb6b1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Work through the reported issues queue</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>