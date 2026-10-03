--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3ibh6tslze0eeevsniuai">
+      <w:hyperlink w:history="1" r:id="rId66or84xghodybrulvc6hf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/ticketing/who-gets-told-when-an-issue-is-reported/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ticketing sends </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">two emails</w:t>
       </w:r>
@@ -261,71 +261,71 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — everyone holding </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Support manager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> read access </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sitting
 on </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdubv2-q50hc3-sqzsgknqw">
+      <w:hyperlink w:history="1" r:id="rIdkp8qyvdg_nt2mvuviibfh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Support staff</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then, in both cases, a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl1hhxsbbzp9tis-ne5gtc">
+      <w:hyperlink w:history="1" r:id="rIduyajyh1dibqww2btnhhb_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ticket policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covering
 the reported resource adds its role holders on top.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody who qualifies twice over — support staff </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
@@ -814,51 +814,51 @@
       <w:r>
         <w:t xml:space="preserve">Somebody who reported from the app follows their own tickets in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reported
 issues</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> widget: the live status, and the comment thread. That is the intended
 route, and it is why the missing email is not a gap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A report made at a room panel has no such route. Frequently anonymous and never
 tied to a screen the reporter will return to, it is send-and-forget by design — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdey30gturnblwtagpn0nxi">
+      <w:hyperlink w:history="1" r:id="rIdpqriseuu_wsfccxhffnk8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">reporting at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1283,51 +1283,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3ibh6tslze0eeevsniuai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdubv2-q50hc3-sqzsgknqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdl1hhxsbbzp9tis-ne5gtc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdey30gturnblwtagpn0nxi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20d8cef1dd167467125395e3117983116536c8c5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0dce982ee1ee3aa1e71ddbb4690d8bb8865ee477.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/411723b4f9d82b245b9261db9831c457dc003a1d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId66or84xghodybrulvc6hf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdkp8qyvdg_nt2mvuviibfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIduyajyh1dibqww2btnhhb_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdpqriseuu_wsfccxhffnk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20d8cef1dd167467125395e3117983116536c8c5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0dce982ee1ee3aa1e71ddbb4690d8bb8865ee477.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/411723b4f9d82b245b9261db9831c457dc003a1d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Who gets told when an issue is reported</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>