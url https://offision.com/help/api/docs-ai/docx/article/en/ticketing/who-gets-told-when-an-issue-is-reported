--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId66or84xghodybrulvc6hf">
+      <w:hyperlink w:history="1" r:id="rIdrq1sxgc-rwrumymvdwc1f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/ticketing/who-gets-told-when-an-issue-is-reported/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ticketing sends </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">two emails</w:t>
       </w:r>
@@ -261,71 +261,71 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — everyone holding </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Support manager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> read access </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sitting
 on </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkp8qyvdg_nt2mvuviibfh">
+      <w:hyperlink w:history="1" r:id="rIdkklrj0_v_yfab0-arvade">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Support staff</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then, in both cases, a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduyajyh1dibqww2btnhhb_">
+      <w:hyperlink w:history="1" r:id="rId8ows7az0wy9iu0lukqddg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ticket policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covering
 the reported resource adds its role holders on top.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody who qualifies twice over — support staff </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
@@ -814,51 +814,51 @@
       <w:r>
         <w:t xml:space="preserve">Somebody who reported from the app follows their own tickets in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reported
 issues</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> widget: the live status, and the comment thread. That is the intended
 route, and it is why the missing email is not a gap.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A report made at a room panel has no such route. Frequently anonymous and never
 tied to a screen the reporter will return to, it is send-and-forget by design — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpqriseuu_wsfccxhffnk8">
+      <w:hyperlink w:history="1" r:id="rIdzfymptwhyyxpn1sfve01n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">reporting at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1283,51 +1283,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId66or84xghodybrulvc6hf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdkp8qyvdg_nt2mvuviibfh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIduyajyh1dibqww2btnhhb_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdpqriseuu_wsfccxhffnk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/20d8cef1dd167467125395e3117983116536c8c5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0dce982ee1ee3aa1e71ddbb4690d8bb8865ee477.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/411723b4f9d82b245b9261db9831c457dc003a1d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrq1sxgc-rwrumymvdwc1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdkklrj0_v_yfab0-arvade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rId8ows7az0wy9iu0lukqddg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rIdzfymptwhyyxpn1sfve01n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9dad366c63c467145c69ccd78b9d54654f984ceb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1366aa70a72ae24de0c9c366566fb3d02477560.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b3614b424d118ed8b1519b1f4f81094a06aeff8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Who gets told when an issue is reported</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>