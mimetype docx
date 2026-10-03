--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7xw4qlmno3qnw-phkjbqk">
+      <w:hyperlink w:history="1" r:id="rIdcsj8cntozxra1f62fz8z6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/ticketing/report-a-problem-at-the-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nobody walks back to their desk to report a dead projector. The panel outside the
 door takes the report where the fault is, in two taps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -827,51 +827,51 @@
         </w:rPr>
         <w:t xml:space="preserve">It cannot be followed.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> An anonymous report has no reporter to show it to,
 and even a named one does not put the ticket on the panel afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">When the app is the better route:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 If the fault needs explaining or photographing — an error code, intermittent
 behaviour, damage somebody has to see — report it
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyqgdrkkk8rfbyxpxdhit1">
+      <w:hyperlink w:history="1" r:id="rId5byapwotgov05viklfzdk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">from the app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead. The panel is
 for the faults where the room and the reason say everything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1335,51 +1335,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7xw4qlmno3qnw-phkjbqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdyqgdrkkk8rfbyxpxdhit1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41e3fa0ae99734d7cae21384cfaf705e72f987aa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aeb7d911562168bfaf707101d71353782e5810a2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a34b73cab4412430192f1243dd64249296ea981.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcsj8cntozxra1f62fz8z6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId5byapwotgov05viklfzdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41e3fa0ae99734d7cae21384cfaf705e72f987aa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aeb7d911562168bfaf707101d71353782e5810a2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a34b73cab4412430192f1243dd64249296ea981.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Report a problem at the room panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>