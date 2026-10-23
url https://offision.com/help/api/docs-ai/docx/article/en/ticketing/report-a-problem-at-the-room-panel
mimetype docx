--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcsj8cntozxra1f62fz8z6">
+      <w:hyperlink w:history="1" r:id="rIdi1ur84m6o00yy0fj3v2sd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/ticketing/report-a-problem-at-the-room-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nobody walks back to their desk to report a dead projector. The panel outside the
 door takes the report where the fault is, in two taps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -827,51 +827,51 @@
         </w:rPr>
         <w:t xml:space="preserve">It cannot be followed.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> An anonymous report has no reporter to show it to,
 and even a named one does not put the ticket on the panel afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">When the app is the better route:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 If the fault needs explaining or photographing — an error code, intermittent
 behaviour, damage somebody has to see — report it
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5byapwotgov05viklfzdk">
+      <w:hyperlink w:history="1" r:id="rId7pofnschurczlgqsemwe0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">from the app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead. The panel is
 for the faults where the room and the reason say everything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1335,51 +1335,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcsj8cntozxra1f62fz8z6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId5byapwotgov05viklfzdk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/41e3fa0ae99734d7cae21384cfaf705e72f987aa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/aeb7d911562168bfaf707101d71353782e5810a2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a34b73cab4412430192f1243dd64249296ea981.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi1ur84m6o00yy0fj3v2sd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rId7pofnschurczlgqsemwe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b34223a192d6252d76e952de8885b2415cad7b93.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4598fd3008a41a361a3091675838795d10c56032.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d90719526a10ecf4207fa0b9520b306bbc65880.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Report a problem at the room panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>