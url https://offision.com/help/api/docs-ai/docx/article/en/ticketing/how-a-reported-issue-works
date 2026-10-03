--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoofrsqb_ixya5we-rap8b">
+      <w:hyperlink w:history="1" r:id="rIdbp12ubpsf5sm-fpzghmdf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/ticketing/how-a-reported-issue-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">reported issue</w:t>
       </w:r>
@@ -578,51 +578,51 @@
       <w:r>
         <w:t xml:space="preserve">
 and waits to be picked up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It does change who hears about it, though, and that is worth reading once: an
 unassigned report is announced to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> member of support staff, while an
 assigned one goes to one person. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwu2_b2xpbfixnamehy7i-">
+      <w:hyperlink w:history="1" r:id="rIdaekcakasx_dmbvmkijibu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">who gets told</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nobody is assigned automatically:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Offision does not round-robin tickets or pick the person with the least on.
@@ -636,82 +636,82 @@
       <w:r>
         <w:t xml:space="preserve">What a reported issue does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not take the room out of use.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room with three open tickets still
 takes bookings. Stopping that is done on the resource itself, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpb7g9ky6ckpi-rctoiwtp">
+      <w:hyperlink w:history="1" r:id="rIdr959jfrzrdbs_ouyzaacy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not a service request.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8emycqzrt8pyq7vrajlzf">
+      <w:hyperlink w:history="1" r:id="rIdf_tnlhkbrqgkg80_mpbnc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is a person doing
 something for a booking — tea, cleaning, help during a meeting — with its own
 staff, its own hours and its own queue. Ticketing is something being broken. The
 two never feed each other: resolving a ticket finishes no service, and a service
 request cannot open one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
@@ -1161,51 +1161,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoofrsqb_ixya5we-rap8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/how-a-reported-issue-works/" TargetMode="External"/><Relationship Id="rIdwu2_b2xpbfixnamehy7i-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdpb7g9ky6ckpi-rctoiwtp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rId8emycqzrt8pyq7vrajlzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a989ba66ae8d404ff2a9fbb7155a90b38cd2ae5b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/028fc149b457a46e0f5db92438a987fa526842a5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbp12ubpsf5sm-fpzghmdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/how-a-reported-issue-works/" TargetMode="External"/><Relationship Id="rIdaekcakasx_dmbvmkijibu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdr959jfrzrdbs_ouyzaacy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdf_tnlhkbrqgkg80_mpbnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a989ba66ae8d404ff2a9fbb7155a90b38cd2ae5b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/028fc149b457a46e0f5db92438a987fa526842a5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How a reported issue works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>