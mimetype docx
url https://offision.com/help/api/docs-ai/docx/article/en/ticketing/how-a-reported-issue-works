--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbp12ubpsf5sm-fpzghmdf">
+      <w:hyperlink w:history="1" r:id="rIdl6oitbu_u3swhaxg_a8qv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/ticketing/how-a-reported-issue-works/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">reported issue</w:t>
       </w:r>
@@ -578,51 +578,51 @@
       <w:r>
         <w:t xml:space="preserve">
 and waits to be picked up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It does change who hears about it, though, and that is worth reading once: an
 unassigned report is announced to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> member of support staff, while an
 assigned one goes to one person. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaekcakasx_dmbvmkijibu">
+      <w:hyperlink w:history="1" r:id="rIdmxzdcvt5q-8vt0qyzex5n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">who gets told</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nobody is assigned automatically:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Offision does not round-robin tickets or pick the person with the least on.
@@ -636,82 +636,82 @@
       <w:r>
         <w:t xml:space="preserve">What a reported issue does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not take the room out of use.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room with three open tickets still
 takes bookings. Stopping that is done on the resource itself, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr959jfrzrdbs_ouyzaacy">
+      <w:hyperlink w:history="1" r:id="rIdymfw4cdmr6yqtauuv0cu2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is not a service request.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf_tnlhkbrqgkg80_mpbnc">
+      <w:hyperlink w:history="1" r:id="rIdm9j7qmhpdok6qh0iorhvl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is a person doing
 something for a booking — tea, cleaning, help during a meeting — with its own
 staff, its own hours and its own queue. Ticketing is something being broken. The
 two never feed each other: resolving a ticket finishes no service, and a service
 request cannot open one.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
@@ -1161,51 +1161,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbp12ubpsf5sm-fpzghmdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/how-a-reported-issue-works/" TargetMode="External"/><Relationship Id="rIdaekcakasx_dmbvmkijibu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdr959jfrzrdbs_ouyzaacy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdf_tnlhkbrqgkg80_mpbnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a989ba66ae8d404ff2a9fbb7155a90b38cd2ae5b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/028fc149b457a46e0f5db92438a987fa526842a5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdl6oitbu_u3swhaxg_a8qv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/how-a-reported-issue-works/" TargetMode="External"/><Relationship Id="rIdmxzdcvt5q-8vt0qyzex5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rIdymfw4cdmr6yqtauuv0cu2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/" TargetMode="External"/><Relationship Id="rIdm9j7qmhpdok6qh0iorhvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1b59f94f705c6aa0e50c655c33a4ccf864c3839.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac785db0c189fcfe207ea02021e93ce23ef593ad.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How a reported issue works</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>