--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhakp8ua3n9u5jtcze7rco">
+      <w:hyperlink w:history="1" r:id="rIdqkn913lpawszyh4eu-b0o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/ticketing/choose-who-handles-reported-issues/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Support staff</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the list of people who fix things. It is the first thing to
 set up in Ticketing, because until somebody is on it a reported issue is announced
@@ -464,51 +464,51 @@
         <w:t xml:space="preserve">
 Support staff is who </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">does the work</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Support manager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the permission that
 lets somebody open the Ticketing pages at all, and it is granted in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddks-a4yo4q6ild6k2a4nh">
+      <w:hyperlink w:history="1" r:id="rIdxspp_yitc-dy8m42hki-s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> with the rest of the permissions — not here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two overlap only partly, and the gap catches people out: an unassigned report
 is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">emailed</w:t>
@@ -536,84 +536,84 @@
       <w:r>
         <w:t xml:space="preserve">What this page does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not assign anything.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision never picks a person for a ticket —
 no round-robin, no least-loaded. Every assignment is somebody's decision in the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7bhmdqydmtxm6hso-pfdc">
+      <w:hyperlink w:history="1" r:id="rIdvdetb7mtvbgmry5sj6mcb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">queue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not scope anyone to a building.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Everybody on this list hears about
 every unassigned report, estate-wide. Narrowing who hears about which rooms is
 what a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcxsshegoj9r2awlk0yqxb">
+      <w:hyperlink w:history="1" r:id="rIdmeklv0wit4c1ktnjjp0r5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ticket policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1098,51 +1098,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhakp8ua3n9u5jtcze7rco" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIddks-a4yo4q6ild6k2a4nh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/" TargetMode="External"/><Relationship Id="rId7bhmdqydmtxm6hso-pfdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdcxsshegoj9r2awlk0yqxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9afa2bfca93cc117268701c557fd43fe5fa813bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16005a0c11487bb78d1d08fb1fa7c622f33e1679.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqkn913lpawszyh4eu-b0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdxspp_yitc-dy8m42hki-s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/" TargetMode="External"/><Relationship Id="rIdvdetb7mtvbgmry5sj6mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdmeklv0wit4c1ktnjjp0r5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9afa2bfca93cc117268701c557fd43fe5fa813bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16005a0c11487bb78d1d08fb1fa7c622f33e1679.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose who handles reported issues</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>