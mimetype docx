--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqkn913lpawszyh4eu-b0o">
+      <w:hyperlink w:history="1" r:id="rIdvs36d1s9ixpco-ckanmst">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/ticketing/choose-who-handles-reported-issues/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Support staff</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the list of people who fix things. It is the first thing to
 set up in Ticketing, because until somebody is on it a reported issue is announced
@@ -464,51 +464,51 @@
         <w:t xml:space="preserve">
 Support staff is who </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">does the work</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Support manager</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the permission that
 lets somebody open the Ticketing pages at all, and it is granted in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxspp_yitc-dy8m42hki-s">
+      <w:hyperlink w:history="1" r:id="rIdsw0mogygcd0lcou7ec-kr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> with the rest of the permissions — not here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two overlap only partly, and the gap catches people out: an unassigned report
 is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">emailed</w:t>
@@ -536,84 +536,84 @@
       <w:r>
         <w:t xml:space="preserve">What this page does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not assign anything.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision never picks a person for a ticket —
 no round-robin, no least-loaded. Every assignment is somebody's decision in the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvdetb7mtvbgmry5sj6mcb">
+      <w:hyperlink w:history="1" r:id="rIdvp8mxtntjpa2oj5do3wn9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">queue</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not scope anyone to a building.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Everybody on this list hears about
 every unassigned report, estate-wide. Narrowing who hears about which rooms is
 what a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmeklv0wit4c1ktnjjp0r5">
+      <w:hyperlink w:history="1" r:id="rIdp1fwzfhtxaxxkehxsfisf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ticket policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1098,51 +1098,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqkn913lpawszyh4eu-b0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdxspp_yitc-dy8m42hki-s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/" TargetMode="External"/><Relationship Id="rIdvdetb7mtvbgmry5sj6mcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdmeklv0wit4c1ktnjjp0r5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9afa2bfca93cc117268701c557fd43fe5fa813bc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/16005a0c11487bb78d1d08fb1fa7c622f33e1679.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvs36d1s9ixpco-ckanmst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/ticketing/choose-who-handles-reported-issues/" TargetMode="External"/><Relationship Id="rIdsw0mogygcd0lcou7ec-kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/" TargetMode="External"/><Relationship Id="rIdvp8mxtntjpa2oj5do3wn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rIdp1fwzfhtxaxxkehxsfisf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/route-report-emails-to-the-right-people/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0fd9911653b482a182720d1e89d7c0083e20d9d4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e6b622ab51ef9e8a5961d8479b78d5f27861c53.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose who handles reported issues</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>