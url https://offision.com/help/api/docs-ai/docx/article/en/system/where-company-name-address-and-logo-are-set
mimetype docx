--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4bykf8qj_35xkaamairz9">
+      <w:hyperlink w:history="1" r:id="rIde02a3bqcyw9wellpxr5gl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/where-company-name-address-and-logo-are-set/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no "company profile" page. Name, address and logo are three settings
 on three pages, because each is shown somewhere different — and the page
 called </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -446,51 +446,51 @@
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Address</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> asked for during onboarding are written to
 your first building, and are edited there afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One other address exists, and it is easy to mistake for this one: the staff name
 card carries its own company line, set inside that plugin and printed on cards
 only. It is not read here or anywhere else — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ii61y01geja-rlxtrasj">
+      <w:hyperlink w:history="1" r:id="rIdgov4lo3vyheuan6hw_g2k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the staff name card is</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The logos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each surface has its own logo, so a change on one page changes one surface.</w:t>
@@ -620,51 +620,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Login page</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4641"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Login page logo</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdagc9i-qzfbsnh14o8jmy-">
+            <w:hyperlink w:history="1" r:id="rId3vyaahovd-gbw2v5t1igo">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brand the login and home pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1779"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Home page after sign-in</w:t>
             </w:r>
@@ -758,51 +758,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Email setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4641"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Email logo</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhgl6pde9vtp8tixsjbe4y">
+            <w:hyperlink w:history="1" r:id="rIdc_ajynp-iypgepg06ycex">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Put your logo on Offision emails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1779"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Room and desk panels</w:t>
             </w:r>
@@ -831,51 +831,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Panel configurations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4641"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Show company logo</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdo7fyuj5rhvlrdemd63hui">
+            <w:hyperlink w:history="1" r:id="rId7eimjrbj_2_7jknusdlk8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Show your logo on a room panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1779"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Printed visitor badges</w:t>
             </w:r>
@@ -904,51 +904,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Settings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4641"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Visitor label logo</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdd0agmvxjcyjnni7akpkvs">
+            <w:hyperlink w:history="1" r:id="rIdjgbzcfasqu3b4eliqdo1q">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change the visitor badge design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1466,51 +1466,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4bykf8qj_35xkaamairz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rId9ii61y01geja-rlxtrasj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rIdagc9i-qzfbsnh14o8jmy-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rIdhgl6pde9vtp8tixsjbe4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdo7fyuj5rhvlrdemd63hui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdd0agmvxjcyjnni7akpkvs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb243c9315809434c18bce05ce53c8baa7a9e0b1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09224cb61b8daba2c730680b10c34de2f510827c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde02a3bqcyw9wellpxr5gl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rIdgov4lo3vyheuan6hw_g2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rId3vyaahovd-gbw2v5t1igo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rIdc_ajynp-iypgepg06ycex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rId7eimjrbj_2_7jknusdlk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdjgbzcfasqu3b4eliqdo1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb243c9315809434c18bce05ce53c8baa7a9e0b1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09224cb61b8daba2c730680b10c34de2f510827c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Where your company's name, address and logo are set</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>