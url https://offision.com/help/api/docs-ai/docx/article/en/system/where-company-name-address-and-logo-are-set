--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde02a3bqcyw9wellpxr5gl">
+      <w:hyperlink w:history="1" r:id="rIde4qemu3taoy953z_uunmk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/where-company-name-address-and-logo-are-set/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no "company profile" page. Name, address and logo are three settings
 on three pages, because each is shown somewhere different — and the page
 called </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -446,51 +446,51 @@
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Address</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> asked for during onboarding are written to
 your first building, and are edited there afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One other address exists, and it is easy to mistake for this one: the staff name
 card carries its own company line, set inside that plugin and printed on cards
 only. It is not read here or anywhere else — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgov4lo3vyheuan6hw_g2k">
+      <w:hyperlink w:history="1" r:id="rIddp0enukglqcucs2cluzpg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What the staff name card is</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The logos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each surface has its own logo, so a change on one page changes one surface.</w:t>
@@ -620,51 +620,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Login page</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4641"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Login page logo</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId3vyaahovd-gbw2v5t1igo">
+            <w:hyperlink w:history="1" r:id="rIdqriwygaez64qchin0glxb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brand the login and home pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1779"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Home page after sign-in</w:t>
             </w:r>
@@ -758,51 +758,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Email setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4641"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Email logo</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdc_ajynp-iypgepg06ycex">
+            <w:hyperlink w:history="1" r:id="rId-gjto-jsb7l1_ph0nuf19">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Put your logo on Offision emails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1779"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Room and desk panels</w:t>
             </w:r>
@@ -831,51 +831,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Panel configurations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4641"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Show company logo</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId7eimjrbj_2_7jknusdlk8">
+            <w:hyperlink w:history="1" r:id="rIdlokyqpqjbyrqgfii6xbog">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Show your logo on a room panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1779"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Printed visitor badges</w:t>
             </w:r>
@@ -904,51 +904,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Settings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4641"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Visitor label logo</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjgbzcfasqu3b4eliqdo1q">
+            <w:hyperlink w:history="1" r:id="rId2mqeow45mg1qy-iemxffd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change the visitor badge design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1466,51 +1466,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde02a3bqcyw9wellpxr5gl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rIdgov4lo3vyheuan6hw_g2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rId3vyaahovd-gbw2v5t1igo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rIdc_ajynp-iypgepg06ycex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rId7eimjrbj_2_7jknusdlk8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdjgbzcfasqu3b4eliqdo1q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb243c9315809434c18bce05ce53c8baa7a9e0b1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09224cb61b8daba2c730680b10c34de2f510827c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde4qemu3taoy953z_uunmk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rIddp0enukglqcucs2cluzpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/what-the-staff-name-card-is/" TargetMode="External"/><Relationship Id="rIdqriwygaez64qchin0glxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/brand-the-login-and-home-pages/" TargetMode="External"/><Relationship Id="rId-gjto-jsb7l1_ph0nuf19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdlokyqpqjbyrqgfii6xbog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rId2mqeow45mg1qy-iemxffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7147b8a925f24f491dfc8a08610cecfbb59222e9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50466e39e615d5e0d70e9816de772cbd31bd2d4d.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Where your company's name, address and logo are set</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>