--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">UI customization settings reference</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Every field on the eight UI customization pages — the two logo pages, the two calendars, the sticker menu, the booking form, the floor-plan labels and the catch-all.</w:t>
+        <w:t xml:space="preserve">Change how Offision looks, page by page — every field on the eight UI customization pages: the two logo pages, the two calendars, the sticker menu, the booking form, the floor-plan labels and the catch-all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6adop9svsmdzmbzp-omrd">
+      <w:hyperlink w:history="1" r:id="rIddrfxepcev7hknikgs2x_f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/ui-customization-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eight pages, in rail order. Every one of them saves from the same footer, which
 appears once something has changed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
@@ -114,491 +114,535 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Home page</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2188"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3525"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2188"/>
+            <w:tcW w:type="dxa" w:w="2160"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Field</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3647"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What it does</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3525"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2188"/>
+            <w:tcW w:type="dxa" w:w="2160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Use Transparent Background for Logo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3647"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off, one logo drawn on white. On, two logos and no backing tile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3525"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The switch decides which fields below exist</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2188"/>
+            <w:tcW w:type="dxa" w:w="2160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Home page logo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3647"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The single logo, on a white background</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3525"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Only while the switch is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">off</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. 348×88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2188"/>
+            <w:tcW w:type="dxa" w:w="2160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Home page Logo (For light theme)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3647"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The logo a reader in light theme sees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3525"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Only while the switch is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2188"/>
+            <w:tcW w:type="dxa" w:w="2160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Home page Logo (For dark theme)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3647"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The logo a reader in dark theme sees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3525"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Only while the switch is </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2188"/>
+            <w:tcW w:type="dxa" w:w="2160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Home page layouts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3647"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Which home cards people get, each with its own Enable switch, in the order you drag them</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3525"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Rows marked </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Default</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> are what a new account starts with</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2188"/>
+            <w:tcW w:type="dxa" w:w="2160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Allow user create their own layouts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3647"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Lets a person add pages of their own</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3525"/>
-[...14 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2188"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Allow user reorder the page</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3647"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Lets a person move the cards you set</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3525"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Turning it off does not undo a rearrangement already made</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2188"/>
+            <w:tcW w:type="dxa" w:w="2160"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Allow user upload profile background</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3647"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Lets a person replace their backdrop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3525"/>
-[...4 lines deleted...]
-            </w:pPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2160"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Hide floor plan on home</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">On, Home is the timeline at full width: the floor-plan panel beside it goes, and so does the chevron that used to show and hide it. Tenant-wide, off to begin with</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Turn on where the plan is empty, or where Home should be one column. The Indoor map widget and page are unaffected</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Login page</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -995,51 +1039,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Resource calendar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The user portal's booking grid. Covered in full by
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyqe4sy1izxqpkdu3gkbca">
+      <w:hyperlink w:history="1" r:id="rIdzbw2aybzkk_u0vl_uybrc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Restyle the booking calendar people see</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1609,488 +1653,793 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Offers "keep the meeting and attendees; release the room only"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both are covered by
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7zv6twieqatjdhrafya2x">
+      <w:hyperlink w:history="1" r:id="rIdceptmdl8iis1dy6vfyymg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose what the cancel menu offers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">User booking form</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1522"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3272"/>
+        <w:gridCol w:w="2846"/>
+        <w:gridCol w:w="3795"/>
+        <w:gridCol w:w="2719"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1522"/>
+            <w:tcW w:type="dxa" w:w="2846"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Field</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4566"/>
+            <w:tcW w:type="dxa" w:w="3795"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What it does</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3272"/>
+            <w:tcW w:type="dxa" w:w="2719"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Options</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1522"/>
+            <w:tcW w:type="dxa" w:w="2846"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Resource description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4566"/>
+            <w:tcW w:type="dxa" w:w="3795"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Whether the chosen room's own description prints under the resource picker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3272"/>
+            <w:tcW w:type="dxa" w:w="2719"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Hidden / Show description / Show as caution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2846"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow booking multiple sessions as one series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3795"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Under </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiple booking</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. Whether </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Series</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> is offered as a booking mode at all. Off hides it from the booking form, from the mobile mode menu and from the nudge that suggests switching to it — it is never shown greyed out</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2719"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">On, unless it has been turned off</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2846"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Maximum bookings per series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3795"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Under </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiple booking</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, and only while the switch above is on. How many sessions one series may hold</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2719"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1 to 200. 50 applies until somebody sets it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2846"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Import bookings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3795"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Under </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Import</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. Whether the Offision app offers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Import</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — on the Schedule header, in Home's quick actions and under </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Room</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> in the footer — to anyone who can book a room. The sheet carries a Series ID column only while the series switch above is on; see </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdknbuej2cthzyu8qop0s64">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Import bookings from a spreadsheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2719"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off, unless it has been turned on</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-    </w:p>
-[...43 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="2857500"/>
+            <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="ui-customization-floor-plan" descr="One label mode per resource kind." title="One label mode per resource kind."/>
+            <wp:docPr id="1" name="ui-customization-series" descr="Multiple booking, on the form it governs. The count row appears only while the switch is on." title="Multiple booking, on the form it governs. The count row appears only while the switch is on."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="2857500"/>
+                      <a:ext cx="5715000" cy="2876550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">One label mode per resource kind.</w:t>
+        <w:t xml:space="preserve">Multiple booking, on the form it governs. The count row appears only while the switch is on.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Room</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">The two forms are capped separately:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+This pair governs the form people book from in the portal and the mobile apps.
+The manager console's own form has its own, on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Desk</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Management calendar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — so a
+console that needs longer series than the portal allows is a setting, not a
+workaround. Both are re-checked server-side as each session is booked, since a
+series is several bookings rather than one. What a person sees when they reach
+the limit is in
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId2jbedik6m6sjd-kxcdv4u">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Book a repeating meeting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Equipment</w:t>
-[...52 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Show as caution</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> draws the same words on an amber notice. It is informational
+either way and never blocks a booking. Covered by
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdgeqiuxsioxaj8fxbbwa9f">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Show a room's description on the booking form</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">These are </w:t>
-[...10 lines deleted...]
-where you hid them. Set what a map should look like when it first opens.</w:t>
+        <w:t xml:space="preserve">Only resources that have a description contribute, so the block does not appear
+on a form where nothing has anything to say.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t xml:space="preserve">Floor plan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2857500"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="ui-customization-others" descr="The catch-all: the day the week starts on, a default order, and which languages an auto-complete field shows." title="The catch-all: the day the week starts on, a default order, and which languages an auto-complete field shows."/>
+            <wp:docPr id="1" name="ui-customization-floor-plan" descr="One label mode per resource kind." title="One label mode per resource kind."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="2857500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The catch-all: the day the week starts on, a default order, and which languages an auto-complete field shows.</w:t>
+        <w:t xml:space="preserve">One label mode per resource kind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One field per resource kind — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Room</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equipment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parking
+space</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other resources</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — each set to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Always show</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Show when
+hover</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hidden</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">These are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">defaults</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, not locks: a reader can still turn labels on for a map
+where you hid them. Set what a map should look like when it first opens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Others</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3457575"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="ui-customization-others" descr="The catch-all: the day the week starts on, a default order, and the languages a booking form's auto-complete fields show." title="The catch-all: the day the week starts on, a default order, and the languages a booking form's auto-complete fields show."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3457575"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The catch-all: the day the week starts on, a default order, and the languages a booking form's auto-complete fields show.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Calendars</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sits first on the page, above the defaults.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2360,92 +2709,102 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1505"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Auto-complete languages</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Which languages appear on one line in the booking form's auto-complete fields</w:t>
+              <w:t xml:space="preserve">Under </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Booking form</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. Which languages appear on one line in the booking form's auto-complete fields</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3927"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Any of the tenant's enabled languages</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto-complete languages replaced a single switch:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Before 4.5.11 this was one on/off toggle. It is now a choice of languages, so a
 bilingual office can show both without showing all of them. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkmfkqbaqw4nkrt4wbiju">
+      <w:hyperlink w:history="1" r:id="rIdrg3bbnv0s-xpmjwludiik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking form settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for what those
 fields are.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Week starts on is one setting for the whole tenant:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -2470,422 +2829,540 @@
       <w:r>
         <w:t xml:space="preserve">The console's own calendar, below the divider — the one page here that restyles
 the screen an administrator works in.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1571"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3862"/>
+        <w:gridCol w:w="2568"/>
+        <w:gridCol w:w="3424"/>
+        <w:gridCol w:w="3367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1571"/>
+            <w:tcW w:type="dxa" w:w="2568"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Field</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3927"/>
+            <w:tcW w:type="dxa" w:w="3424"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What it does</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3862"/>
+            <w:tcW w:type="dxa" w:w="3367"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Options</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1571"/>
+            <w:tcW w:type="dxa" w:w="2568"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Column width</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3927"/>
+            <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How many resources fit on a page</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3862"/>
+            <w:tcW w:type="dxa" w:w="3367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Narrow / Normal / Wide</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1571"/>
+            <w:tcW w:type="dxa" w:w="2568"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Row height</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3927"/>
+            <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How much of the day fits without scrolling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3862"/>
+            <w:tcW w:type="dxa" w:w="3367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Compact / Normal / Tall</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1571"/>
+            <w:tcW w:type="dxa" w:w="2568"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Color</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3927"/>
+            <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The colour of a booking block with no purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3862"/>
-[...14 lines deleted...]
-            <w:tcW w:type="dxa" w:w="1571"/>
+            <w:tcW w:type="dxa" w:w="3367"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2568"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Fields</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3927"/>
+            <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The lines a booking block prints</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3862"/>
+            <w:tcW w:type="dxa" w:w="3367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Drag to reorder</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1571"/>
+            <w:tcW w:type="dxa" w:w="2568"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Cancel room booking only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3927"/>
+            <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Offers the room-only cancel on the console's sticker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3862"/>
+            <w:tcW w:type="dxa" w:w="3367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The console has never offered </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Convert to online meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1571"/>
+            <w:tcW w:type="dxa" w:w="2568"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Booking purpose card</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3927"/>
+            <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">One override per purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3862"/>
+            <w:tcW w:type="dxa" w:w="3367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">As on the resource calendar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1571"/>
+            <w:tcW w:type="dxa" w:w="2568"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Resource description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3927"/>
+            <w:tcW w:type="dxa" w:w="3424"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The same three values, for the console's own booking form. Set separately from the user app's</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3862"/>
+            <w:tcW w:type="dxa" w:w="3367"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Hidden / Show description / Show as caution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2568"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow booking multiple sessions as one series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3424"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Under </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiple booking</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. Whether </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Series</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> is offered on the console's booking form. Set separately from the user app's</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3367"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">On, unless it has been turned off</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2568"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Maximum bookings per series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3424"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Under </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multiple booking</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, and only while the switch above is on. How many sessions one series may hold on the console</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3367"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1 to 200. 50 applies until somebody sets it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The block's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">left edge always shows booking state</w:t>
       </w:r>
       <w:r>
@@ -3329,51 +3806,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6adop9svsmdzmbzp-omrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdyqe4sy1izxqpkdu3gkbca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rId7zv6twieqatjdhrafya2x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rIdgc3r0_56jbesfv5x-9wjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdvkmfkqbaqw4nkrt4wbiju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27c4e0043498ad13dbcf0d56349491a8bade4d98.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3773a258c5f352323ff665138d0857f04175a21.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddrfxepcev7hknikgs2x_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdzbw2aybzkk_u0vl_uybrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdceptmdl8iis1dy6vfyymg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rIdknbuej2cthzyu8qop0s64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId2jbedik6m6sjd-kxcdv4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdgeqiuxsioxaj8fxbbwa9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdrg3bbnv0s-xpmjwludiik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f91224b64b40f07f8a95a7a091fe0206b335a908.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27c4e0043498ad13dbcf0d56349491a8bade4d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83081b7acb827193ab2d7b29b4c19ec36c91a2d9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UI customization settings reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>