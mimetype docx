--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,108 +26,135 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">UI customization settings reference</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Change how Offision looks, page by page — every field on the eight UI customization pages: the two logo pages, the two calendars, the sticker menu, the booking form, the floor-plan labels and the catch-all.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Change how Offision looks, page by page — every field on the eight UI customization pages: the two logo pages, the two calendars, the sticker menu, the booking form, the floor-plan labels and the catch-all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-25</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddrfxepcev7hknikgs2x_f">
+      <w:hyperlink w:history="1" r:id="rIddxdcasyz-nq2_bjnievov">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/ui-customization-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Eight pages, in rail order. Every one of them saves from the same footer, which
 appears once something has changed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → ui-customization (UI customization)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Floor-plan label defaults are separate from map authoring. Map 2.0’s grid, shadows and snapping are edited in its designer’s </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdrdkzinscrg3f8ig0l_tq9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Display controls</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, not in Classic 3D preview settings. Changing label defaults does not migrate a drawing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Home page</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -1039,51 +1066,51 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Resource calendar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The user portal's booking grid. Covered in full by
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzbw2aybzkk_u0vl_uybrc">
+      <w:hyperlink w:history="1" r:id="rId9owdj2e8cmtewafz2h7sc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Restyle the booking calendar people see</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
@@ -1653,51 +1680,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Offers "keep the meeting and attendees; release the room only"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Both are covered by
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdceptmdl8iis1dy6vfyymg">
+      <w:hyperlink w:history="1" r:id="rIdlgyzan26h-xmpada9dgbl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose what the cancel menu offers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">User booking form</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1977,51 +2004,51 @@
               <w:t xml:space="preserve">Import</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. Whether the Offision app offers </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Import</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> — on the Schedule header, in Home's quick actions and under </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Room</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> in the footer — to anyone who can book a room. The sheet carries a Series ID column only while the series switch above is on; see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdknbuej2cthzyu8qop0s64">
+            <w:hyperlink w:history="1" r:id="rId1yfcdjff8drqx7gt2kbxy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Import bookings from a spreadsheet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2719"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Off, unless it has been turned on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -2100,79 +2127,79 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The two forms are capped separately:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This pair governs the form people book from in the portal and the mobile apps.
 The manager console's own form has its own, on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Management calendar</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — so a
 console that needs longer series than the portal allows is a setting, not a
 workaround. Both are re-checked server-side as each session is booked, since a
 series is several bookings rather than one. What a person sees when they reach
 the limit is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2jbedik6m6sjd-kxcdv4u">
+      <w:hyperlink w:history="1" r:id="rId0nhyhb98uxvqre3ezpmlx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a repeating meeting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show as caution</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> draws the same words on an amber notice. It is informational
 either way and never blocks a booking. Covered by
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgeqiuxsioxaj8fxbbwa9f">
+      <w:hyperlink w:history="1" r:id="rIdxiyxxxqdgkj1cz_1z9wkj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show a room's description on the booking form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Only resources that have a description contribute, so the block does not appear
 on a form where nothing has anything to say.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -2760,51 +2787,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Auto-complete languages replaced a single switch:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Before 4.5.11 this was one on/off toggle. It is now a choice of languages, so a
 bilingual office can show both without showing all of them. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrg3bbnv0s-xpmjwludiik">
+      <w:hyperlink w:history="1" r:id="rIdumiwm6m1k-6bnjcpznu1g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking form settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for what those
 fields are.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Week starts on is one setting for the whole tenant:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -3806,51 +3833,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddrfxepcev7hknikgs2x_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdzbw2aybzkk_u0vl_uybrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdceptmdl8iis1dy6vfyymg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rIdknbuej2cthzyu8qop0s64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId2jbedik6m6sjd-kxcdv4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdgeqiuxsioxaj8fxbbwa9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdrg3bbnv0s-xpmjwludiik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f91224b64b40f07f8a95a7a091fe0206b335a908.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/27c4e0043498ad13dbcf0d56349491a8bade4d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83081b7acb827193ab2d7b29b4c19ec36c91a2d9.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddxdcasyz-nq2_bjnievov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/ui-customization-settings-reference/" TargetMode="External"/><Relationship Id="rIdrdkzinscrg3f8ig0l_tq9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/map/edit-a-map-2/" TargetMode="External"/><Relationship Id="rId9owdj2e8cmtewafz2h7sc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdlgyzan26h-xmpada9dgbl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-what-the-cancel-menu-offers/" TargetMode="External"/><Relationship Id="rId1yfcdjff8drqx7gt2kbxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId0nhyhb98uxvqre3ezpmlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/book-a-repeating-meeting/" TargetMode="External"/><Relationship Id="rIdxiyxxxqdgkj1cz_1z9wkj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/show-a-rooms-description-on-the-booking-form/" TargetMode="External"/><Relationship Id="rIdumiwm6m1k-6bnjcpznu1g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/booking-form-reference/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b57565b5ad1850e4fea01001bad6c99347b6603.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ceffe7e52f60298563572b9d303f7fd063119893.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84eb838a1f2038226b1305a108d942e138c2cb32.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UI customization settings reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>