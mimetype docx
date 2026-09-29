--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpo-brzbdjit8zmbvyxfvx">
+      <w:hyperlink w:history="1" r:id="rIdk4ms1cd-gc9ysy0s_1ik-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/send-email-from-your-own-address/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can open System config, and the host, port, username
@@ -671,96 +671,96 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The save bar appears at the foot of the page once something has changed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Send a real message through Offision — inviting someone from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkeauliyvjqfih1wqpld8">
+      <w:hyperlink w:history="1" r:id="rIdmq0ag2perqbe6a-cfsgvh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add people to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is the quickest — and open
 it in the recipient's inbox. The from address and sender name should be yours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the test passed but real mail does not arrive, the settings are right and the
 problem is downstream: look at your provider's rejected-mail log rather than at
 this page. And if you were changing the branding as well, that is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdds073plz1qrayfnc_9lu8">
+      <w:hyperlink w:history="1" r:id="rIdlghbojptuu0tloqmyb4q6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put your logo on Offision emails</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything Offision sends leaves through this sender, scheduled reports
 included — so a report that stops arriving is worth checking here before
 anywhere else. Booking's is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbuhy3duu8mkkv0hhkltqs">
+      <w:hyperlink w:history="1" r:id="rIdpzqi2bvoj17b6jckduhll">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Email your managers a forecast of upcoming bookings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1185,51 +1185,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpo-brzbdjit8zmbvyxfvx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdvkeauliyvjqfih1wqpld8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdds073plz1qrayfnc_9lu8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdbuhy3duu8mkkv0hhkltqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c80a5e91da6bd2d67917dba1b3de9160a17dac11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87b9db5045789345fce9bbc6d57bd65189ee5f29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e57a19096827d2d0868326bf22c279419f04bd5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk4ms1cd-gc9ysy0s_1ik-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdmq0ag2perqbe6a-cfsgvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdlghbojptuu0tloqmyb4q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdpzqi2bvoj17b6jckduhll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c80a5e91da6bd2d67917dba1b3de9160a17dac11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87b9db5045789345fce9bbc6d57bd65189ee5f29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e57a19096827d2d0868326bf22c279419f04bd5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Send email from your own address</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>