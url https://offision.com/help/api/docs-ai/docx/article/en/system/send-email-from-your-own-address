--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk4ms1cd-gc9ysy0s_1ik-">
+      <w:hyperlink w:history="1" r:id="rIdyliv6bnmv6h0z1stp3erq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/send-email-from-your-own-address/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can open System config, and the host, port, username
@@ -671,96 +671,96 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The save bar appears at the foot of the page once something has changed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Send a real message through Offision — inviting someone from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmq0ag2perqbe6a-cfsgvh">
+      <w:hyperlink w:history="1" r:id="rIdcyjc_3yw33hvr5gxuxkdq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add people to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is the quickest — and open
 it in the recipient's inbox. The from address and sender name should be yours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the test passed but real mail does not arrive, the settings are right and the
 problem is downstream: look at your provider's rejected-mail log rather than at
 this page. And if you were changing the branding as well, that is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlghbojptuu0tloqmyb4q6">
+      <w:hyperlink w:history="1" r:id="rIdx1qkime_klprcidwamujm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Put your logo on Offision emails</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything Offision sends leaves through this sender, scheduled reports
 included — so a report that stops arriving is worth checking here before
 anywhere else. Booking's is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpzqi2bvoj17b6jckduhll">
+      <w:hyperlink w:history="1" r:id="rIdp-0aqocfyz68b9cmobcee">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Email your managers a forecast of upcoming bookings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1185,51 +1185,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk4ms1cd-gc9ysy0s_1ik-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdmq0ag2perqbe6a-cfsgvh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdlghbojptuu0tloqmyb4q6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdpzqi2bvoj17b6jckduhll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c80a5e91da6bd2d67917dba1b3de9160a17dac11.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/87b9db5045789345fce9bbc6d57bd65189ee5f29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3e57a19096827d2d0868326bf22c279419f04bd5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyliv6bnmv6h0z1stp3erq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdcyjc_3yw33hvr5gxuxkdq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdx1qkime_klprcidwamujm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdp-0aqocfyz68b9cmobcee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/email-a-forecast-of-upcoming-bookings/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9d48be414b8dec938df8a51c5610547094cc2276.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7bb7aabb16fd7624d77ac997bddf32fdf4936f6c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c631ffe5d7025c5032e89ff6d4ec554d6398c763.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Send email from your own address</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>