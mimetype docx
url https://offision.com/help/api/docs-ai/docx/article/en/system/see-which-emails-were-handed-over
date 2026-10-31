--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-06</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhnxbrprbpq5ps4ra4satc">
+      <w:hyperlink w:history="1" r:id="rIddolupihgm10ivyl9jrpid">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/see-which-emails-were-handed-over/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → system-account/email-history (Email history)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -120,51 +120,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Email history</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. This is a sending record: it shows whether Offision handed an email to the mail server, held it back, or received an error. It does not track inbox delivery. Email bodies and previews are no longer shown; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Email details</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shows recipients and sending information instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Emails sent through Outlook or Google Workspace user calendars are not recorded here. For sender setup, see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr5aajeozowzraleyf1o6k">
+      <w:hyperlink w:history="1" r:id="rIdsy6t8xplgj1dygq4unb5v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Find the email</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Go to </w:t>
@@ -520,51 +520,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Handed to mail server</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the handover time, or a dash when no handover was recorded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Email content hidden</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> applies to every record. The detail pane does not display the message body, invitation links, password-reset links or sign-in codes. To review editable template wording, use </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdakacjyoj7glj3nw8vqxcj">
+      <w:hyperlink w:history="1" r:id="rIdha9nri6gtfubhczd-arml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the wording of an Offision email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3028950"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="system-email-history-details" descr="An accepted booking notification shows its template and sending times, with recipients masked and Email content hidden." title="An accepted booking notification shows its template and sending times, with recipients masked and Email content hidden."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -659,92 +659,92 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Held by Offision.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision stopped the email. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Hold reason</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> identifies the limit or unavailable limit check. Held emails are not queued for later delivery. Check </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4efwmxmll0opf-xpjney1">
+      <w:hyperlink w:history="1" r:id="rIdjdo5szeiau6pknvj2ejv6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The limits Offision applies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> before trying the original action again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mail server refused.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The server returned an error or could not be reached. Read </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Failure reason</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and check your </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddkzkgd2li7dwqtyx-grpa">
+      <w:hyperlink w:history="1" r:id="rIdwid27c8gxy_y8qdly-mlo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">email server settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2895600" cy="3581400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="system-email-history-statuses" descr="The Status filter offers Handed to mail server, Held by Offision and Mail server refused." title="The Status filter offers Handed to mail server, Held by Offision and Mail server refused."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -891,51 +891,51 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The refused test email shows Failure reason: Connection refused, with no handover time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Confirm the recipient, subject, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recorded</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> time and status match the email you are investigating. A handed-over record has a handover time; a held or refused record explains why it stopped. The subtitle shows the configured retention period. Older records are removed, so check </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxr4ur4ialvtbh8wxzmr8d">
+      <w:hyperlink w:history="1" r:id="rIdr7mci_vypqz4lpr1lykks">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">email history retention</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if an old message is missing.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1360,51 +1360,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhnxbrprbpq5ps4ra4satc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/see-which-emails-were-handed-over/" TargetMode="External"/><Relationship Id="rIdr5aajeozowzraleyf1o6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdakacjyoj7glj3nw8vqxcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId4efwmxmll0opf-xpjney1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limits-offision-applies/#email" TargetMode="External"/><Relationship Id="rIddkzkgd2li7dwqtyx-grpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdxr4ur4ialvtbh8wxzmr8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limits-offision-applies/#email" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/377d32644e577ba9f2dca4ac394a454a63a1f089.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e819a855713c5ca5a5f66390bf942296a6e8d12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57454906cadbcbda5c1eae8a8ea4508cb975eb3e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc365ba5b3941ddbaac1bc39659153137b430a06.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b95919c96f61454f88060f77b4dadb57768ce28b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddolupihgm10ivyl9jrpid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/see-which-emails-were-handed-over/" TargetMode="External"/><Relationship Id="rIdsy6t8xplgj1dygq4unb5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdha9nri6gtfubhczd-arml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdjdo5szeiau6pknvj2ejv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limits-offision-applies/#email" TargetMode="External"/><Relationship Id="rIdwid27c8gxy_y8qdly-mlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rIdr7mci_vypqz4lpr1lykks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limits-offision-applies/#email" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/377d32644e577ba9f2dca4ac394a454a63a1f089.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e819a855713c5ca5a5f66390bf942296a6e8d12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/57454906cadbcbda5c1eae8a8ea4508cb975eb3e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc365ba5b3941ddbaac1bc39659153137b430a06.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b95919c96f61454f88060f77b4dadb57768ce28b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See which emails were handed over</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>