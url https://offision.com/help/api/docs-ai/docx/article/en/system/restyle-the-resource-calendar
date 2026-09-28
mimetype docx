--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,72 +52,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd0uyzgmnccmqrf3tsad4d">
+      <w:hyperlink w:history="1" r:id="rIdsrawcuyvj4club7gm6mzi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/restyle-the-resource-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the grid people book from in the user portal — not the management
 calendar in the console, which has
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpy8vzjh4gtfte0tlghgi1">
+      <w:hyperlink w:history="1" r:id="rIdk4qidrx8bdgnec7sd_env">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a page of its own</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → ui-customization/resource-calendar (Resource calendar)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -503,51 +503,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 (organizer, attendees, attendee count) and your own custom fields.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A separate card lower down, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking details</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, decides how much opens when
 somebody taps a colleague's booking rather than what the block prints — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoxyizlplbwy0frggu75bp">
+      <w:hyperlink w:history="1" r:id="rIdvi2tckotnxmejrhe0vyk3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">fit more rooms on screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Overflow is clipped, not scrolled:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A card with more fields than the row height allows simply loses the last ones.
@@ -1146,51 +1146,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd0uyzgmnccmqrf3tsad4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdpy8vzjh4gtfte0tlghgi1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../ui-customization-settings-reference/#management-calendar" TargetMode="External"/><Relationship Id="rIdoxyizlplbwy0frggu75bp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00ad18e3a7d8fdb04fa81151c63dc0f1c78919e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e79f02e75cdc68a35c0cd1bb3ff5834f9db96e6e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b5e397fff631cc253807cc4bd2eef83bbdaf79d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsrawcuyvj4club7gm6mzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdk4qidrx8bdgnec7sd_env" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../ui-customization-settings-reference/#management-calendar" TargetMode="External"/><Relationship Id="rIdvi2tckotnxmejrhe0vyk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00ad18e3a7d8fdb04fa81151c63dc0f1c78919e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e79f02e75cdc68a35c0cd1bb3ff5834f9db96e6e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b5e397fff631cc253807cc4bd2eef83bbdaf79d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Restyle the booking calendar people see</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>