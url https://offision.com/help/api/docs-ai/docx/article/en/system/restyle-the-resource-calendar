--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,72 +52,72 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsrawcuyvj4club7gm6mzi">
+      <w:hyperlink w:history="1" r:id="rIdezzmi9mjsgfqcp7nnppf6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/restyle-the-resource-calendar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the grid people book from in the user portal — not the management
 calendar in the console, which has
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk4qidrx8bdgnec7sd_env">
+      <w:hyperlink w:history="1" r:id="rIdt6ce0eicl-swl3wkiuibs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a page of its own</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → ui-customization/resource-calendar (Resource calendar)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -503,51 +503,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 (organizer, attendees, attendee count) and your own custom fields.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A separate card lower down, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking details</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, decides how much opens when
 somebody taps a colleague's booking rather than what the block prints — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvi2tckotnxmejrhe0vyk3">
+      <w:hyperlink w:history="1" r:id="rIdc3pomgxu3iinmmmkofxii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">fit more rooms on screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Overflow is clipped, not scrolled:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A card with more fields than the row height allows simply loses the last ones.
@@ -1146,51 +1146,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsrawcuyvj4club7gm6mzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdk4qidrx8bdgnec7sd_env" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../ui-customization-settings-reference/#management-calendar" TargetMode="External"/><Relationship Id="rIdvi2tckotnxmejrhe0vyk3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00ad18e3a7d8fdb04fa81151c63dc0f1c78919e4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e79f02e75cdc68a35c0cd1bb3ff5834f9db96e6e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b5e397fff631cc253807cc4bd2eef83bbdaf79d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdezzmi9mjsgfqcp7nnppf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/restyle-the-resource-calendar/" TargetMode="External"/><Relationship Id="rIdt6ce0eicl-swl3wkiuibs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../ui-customization-settings-reference/#management-calendar" TargetMode="External"/><Relationship Id="rIdc3pomgxu3iinmmmkofxii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/fit-your-rooms-on-one-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/409fbde561ec3eb9efe967df1973bde91a7b7132.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/92df5e5cc067a4767993ea135e183bf6870b5c5a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1483440f7b9614e445088c9e969ae13b357a772d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Restyle the booking calendar people see</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>