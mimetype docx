--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Brand every notification Offision sends with your logo, a background colour and a footer. About ten minutes, and you can post yourself a test first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-16</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdirhcpch42nceqeq4ivi1o">
+      <w:hyperlink w:history="1" r:id="rIdnqdodqy7_dr8m3yyo6npr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/put-your-logo-on-offision-emails/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can open System config, and your logo as a PNG. The
@@ -299,66 +299,140 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Email style, with the logo upload.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A crop window opens on a square, and unlike the room panel you can change that
-ratio — drag it to whatever suits your mark. Transparency survives the crop, so
-[...2 lines deleted...]
-worth checking after upload rather than before.</w:t>
+ratio — drag it to whatever suits your mark. It also carries </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoom in</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoom
+out</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotate left</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rotate right</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flip horizontal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reset</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.
+Transparency survives the crop, so a logo on a transparent background sits on
+your chosen colour rather than on a white tile; the chequerboard behind the
+picture and the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transparency kept</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> caption are how you can tell before you
+commit. Backing out of the window leaves whatever image you already had in
+place. The result is saved as a PNG at 256px, so a very fine wordmark is worth
+checking after upload rather than before.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is not the same image as the one on the panels outside your rooms — that
 one is a wide 336×144 strip set per panel configuration, and it is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdblasbibfqnqq0ec-hanae">
+      <w:hyperlink w:history="1" r:id="rIdxv9sfsv1q_oyaxhsruad3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show your company logo on a room panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 A logo already uploaded there does not appear here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Choose the background colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -450,51 +524,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The footer, which reaches every Offision email.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wording that belongs to one notification type — the text of a booking
 confirmation, say — is a different screen:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb4aoeq4bxbftz5_ql76e_">
+      <w:hyperlink w:history="1" r:id="rIdmlz1yh8kamq4jk6zcaiph">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the wording of an Offision email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check the preview, then post yourself a test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The right-hand column previews as you go, and its own caption is honest about
@@ -630,51 +704,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Trigger an ordinary notification — book a room, or invite a visitor — and open
 what arrives. The logo, colour and footer should all be there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the test looked right and the real mail does not, nothing here is at fault:
 the message is being sent, so the question is who sends it. That is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmetkfov4g8gtmprv1aqzm">
+      <w:hyperlink w:history="1" r:id="rIddc_xy3c0i_ebfpzcky-_c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1099,51 +1173,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdirhcpch42nceqeq4ivi1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdblasbibfqnqq0ec-hanae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdb4aoeq4bxbftz5_ql76e_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdmetkfov4g8gtmprv1aqzm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/092be58bfa292ee96598dbca0df6b754323d530c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86f60e19e4353e91e15da0094548046291e8b85a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a70779545d859fd1079aeda0923f23911c4d147b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnqdodqy7_dr8m3yyo6npr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdxv9sfsv1q_oyaxhsruad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdmlz1yh8kamq4jk6zcaiph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIddc_xy3c0i_ebfpzcky-_c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/092be58bfa292ee96598dbca0df6b754323d530c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86f60e19e4353e91e15da0094548046291e8b85a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a70779545d859fd1079aeda0923f23911c4d147b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Put your logo on Offision emails</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>