--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnqdodqy7_dr8m3yyo6npr">
+      <w:hyperlink w:history="1" r:id="rIdpp18ntvyd7gg4dwucf4xd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/put-your-logo-on-offision-emails/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can open System config, and your logo as a PNG. The
@@ -388,51 +388,51 @@
 picture and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Transparency kept</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> caption are how you can tell before you
 commit. Backing out of the window leaves whatever image you already had in
 place. The result is saved as a PNG at 256px, so a very fine wordmark is worth
 checking after upload rather than before.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is not the same image as the one on the panels outside your rooms — that
 one is a wide 336×144 strip set per panel configuration, and it is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxv9sfsv1q_oyaxhsruad3">
+      <w:hyperlink w:history="1" r:id="rId5i9hxn06q5y6nbc9blcwk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show your company logo on a room panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 A logo already uploaded there does not appear here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Choose the background colour</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -524,51 +524,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The footer, which reaches every Offision email.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wording that belongs to one notification type — the text of a booking
 confirmation, say — is a different screen:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmlz1yh8kamq4jk6zcaiph">
+      <w:hyperlink w:history="1" r:id="rIdab4uwj8kfwa860cfmbrj3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the wording of an Offision email</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check the preview, then post yourself a test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The right-hand column previews as you go, and its own caption is honest about
@@ -704,51 +704,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Trigger an ordinary notification — book a room, or invite a visitor — and open
 what arrives. The logo, colour and footer should all be there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the test looked right and the real mail does not, nothing here is at fault:
 the message is being sent, so the question is who sends it. That is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddc_xy3c0i_ebfpzcky-_c">
+      <w:hyperlink w:history="1" r:id="rIdswb5nq5pzmlnsvqcgf5pl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1173,51 +1173,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnqdodqy7_dr8m3yyo6npr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdxv9sfsv1q_oyaxhsruad3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdmlz1yh8kamq4jk6zcaiph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIddc_xy3c0i_ebfpzcky-_c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/092be58bfa292ee96598dbca0df6b754323d530c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86f60e19e4353e91e15da0094548046291e8b85a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a70779545d859fd1079aeda0923f23911c4d147b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpp18ntvyd7gg4dwucf4xd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rId5i9hxn06q5y6nbc9blcwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-your-logo-on-a-room-panel/" TargetMode="External"/><Relationship Id="rIdab4uwj8kfwa860cfmbrj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdswb5nq5pzmlnsvqcgf5pl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/676bd0a10cf895b44de382107fef799d66f57cd8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0568f43f37ade53de9e2e555457ae3dee9c9eb36.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80bf62db9ea0f91512c71b720612cda5b934b33f.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Put your logo on Offision emails</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>