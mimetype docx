--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjgos1v0lt8by6k-qeezxm">
+      <w:hyperlink w:history="1" r:id="rIde9vlewsmg41fiad7qds6s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/move-to-offision-from-another-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Almost everything in Offision can be created from a spreadsheet — resources,
 people, bookings, visits. So a migration is not a data project: export each list
 from the system you are leaving, reshape the columns in Excel, and import it
 here. What matters is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -203,100 +203,100 @@
       <w:r>
         <w:t xml:space="preserve">Take whatever it offers — room lists, staff lists, upcoming bookings, expected
 visitors. The columns will not match Offision's templates, and that is fine: at
 every import below you first download Offision's own template, then copy the
 old system's columns across in Excel. That copy-paste is the actual migration
 work, and a spreadsheet is the one place everyone can do it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Buildings and floors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything else hangs off a location, so the estate comes first — there is no
 import for it, and it does not need one: it is a handful of records, made once.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm258yj5cs1l11hp9vr3ws">
+      <w:hyperlink w:history="1" r:id="rId-akvdkpt-z99tv6lpx91u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Rooms and desks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On the resources list, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (beside </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) creates rooms, desks or
 equipment in bulk from a template — names in every language, and capacity for
 rooms. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4ln2lrhpicfs7q3vt6esy">
+      <w:hyperlink w:history="1" r:id="rIdihnru_or_askxrppfa5m4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then give each room an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access ID</w:t>
       </w:r>
@@ -322,160 +322,192 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. People</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On the people list, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> creates and updates the whole directory from one
 sheet — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6razg1sno6ld-byliuoej">
+      <w:hyperlink w:history="1" r:id="rIdmpsrfhijnn5lie9k6tzqs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add people to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 The imports below name organizers and hosts by these email addresses, so people
 must land before bookings do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the company runs Microsoft 365 or Google Workspace, connect the directory
 instead of importing it — accounts then arrive and update themselves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Bookings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Export the old system's upcoming bookings, reshape them into the booking
 template — rooms by Access ID, organizers by email — and import them on the
 management calendar. Every booking rule is still enforced, so what could not
 have been booked by hand will not import silently either. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyhvebgv3njcplao3-rcqc">
+      <w:hyperlink w:history="1" r:id="rIdvwotcfkacf7-gjilr8m2k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Import bookings from a spreadsheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Visits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Export the expected visitors, reshape them into the visiting template — one row
 per visitor, locations by import ID, hosts by email — and import them on the
 Invitation calendar. Invitations, approval and badges behave as if each visit
 had been typed in. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgfkq1rlljgbzrg6mkqhj0">
+      <w:hyperlink w:history="1" r:id="rIdd8akhi_gufrdgubmqaxn-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Import visits from a spreadsheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run one day end-to-end before retiring the old system: make a booking as an
 ordinary employee, check in at the panel, and let one imported visit's guest
 check in at reception. Every import above ends with its own verification step —
 this one proves the pieces work together.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is the article for arriving from outside. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adding a site to an account
+that already runs Offision</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the opposite job — almost nothing is imported,
+because the rules and content already exist — and has its own article:
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdaan8bqv6sxhsjlzmhob0o">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Open a second office by duplicating the first</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">History does not migrate — Offision starts recording check-ins, logs and
 reports from day one. And none of the imports carry your </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">rules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: booking
 windows, approval, quotas and visiting purposes are configured, not imported —
 work through each module's own articles once the data is in.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
@@ -912,51 +944,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjgos1v0lt8by6k-qeezxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdm258yj5cs1l11hp9vr3ws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId4ln2lrhpicfs7q3vt6esy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rId6razg1sno6ld-byliuoej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdyhvebgv3njcplao3-rcqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdgfkq1rlljgbzrg6mkqhj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/376ae9c0071e3a464179273cb9238ab00a57ff8b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde9vlewsmg41fiad7qds6s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId-akvdkpt-z99tv6lpx91u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdihnru_or_askxrppfa5m4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdmpsrfhijnn5lie9k6tzqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdvwotcfkacf7-gjilr8m2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdd8akhi_gufrdgubmqaxn-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdaan8bqv6sxhsjlzmhob0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/open-a-second-office/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/376ae9c0071e3a464179273cb9238ab00a57ff8b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Move to Offision from another system</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>