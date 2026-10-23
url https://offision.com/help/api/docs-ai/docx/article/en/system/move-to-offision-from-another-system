--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde9vlewsmg41fiad7qds6s">
+      <w:hyperlink w:history="1" r:id="rId1-ioiookooo_bj6qcvajw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/move-to-offision-from-another-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Almost everything in Offision can be created from a spreadsheet — resources,
 people, bookings, visits. So a migration is not a data project: export each list
 from the system you are leaving, reshape the columns in Excel, and import it
 here. What matters is the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -203,100 +203,100 @@
       <w:r>
         <w:t xml:space="preserve">Take whatever it offers — room lists, staff lists, upcoming bookings, expected
 visitors. The columns will not match Offision's templates, and that is fine: at
 every import below you first download Offision's own template, then copy the
 old system's columns across in Excel. That copy-paste is the actual migration
 work, and a spreadsheet is the one place everyone can do it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Buildings and floors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything else hangs off a location, so the estate comes first — there is no
 import for it, and it does not need one: it is a handful of records, made once.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-akvdkpt-z99tv6lpx91u">
+      <w:hyperlink w:history="1" r:id="rIdtdbvzwxm9akrogi5qqxmq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Rooms and desks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On the resources list, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (beside </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Add</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) creates rooms, desks or
 equipment in bulk from a template — names in every language, and capacity for
 rooms. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdihnru_or_askxrppfa5m4">
+      <w:hyperlink w:history="1" r:id="rIdekq9gxmbpaq2xl5hhphmw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then give each room an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access ID</w:t>
       </w:r>
@@ -322,124 +322,124 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. People</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On the people list, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Import</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> creates and updates the whole directory from one
 sheet — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmpsrfhijnn5lie9k6tzqs">
+      <w:hyperlink w:history="1" r:id="rIdk4duvulgu2aylnygpr0p5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add people to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 The imports below name organizers and hosts by these email addresses, so people
 must land before bookings do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the company runs Microsoft 365 or Google Workspace, connect the directory
 instead of importing it — accounts then arrive and update themselves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Bookings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Export the old system's upcoming bookings, reshape them into the booking
 template — rooms by Access ID, organizers by email — and import them on the
 management calendar. Every booking rule is still enforced, so what could not
 have been booked by hand will not import silently either. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvwotcfkacf7-gjilr8m2k">
+      <w:hyperlink w:history="1" r:id="rIdr3skt7bnzvb5sdrjqhajr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Import bookings from a spreadsheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Visits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Export the expected visitors, reshape them into the visiting template — one row
 per visitor, locations by import ID, hosts by email — and import them on the
 Invitation calendar. Invitations, approval and badges behave as if each visit
 had been typed in. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd8akhi_gufrdgubmqaxn-">
+      <w:hyperlink w:history="1" r:id="rIdp6lmonwodh11mlz2ssihn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Import visits from a spreadsheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Run one day end-to-end before retiring the old system: make a booking as an
@@ -454,51 +454,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is the article for arriving from outside. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Adding a site to an account
 that already runs Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the opposite job — almost nothing is imported,
 because the rules and content already exist — and has its own article:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaan8bqv6sxhsjlzmhob0o">
+      <w:hyperlink w:history="1" r:id="rId1orhea8dyszsjaaivsoxe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open a second office by duplicating the first</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">History does not migrate — Offision starts recording check-ins, logs and
 reports from day one. And none of the imports carry your </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">rules</w:t>
@@ -944,51 +944,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde9vlewsmg41fiad7qds6s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rId-akvdkpt-z99tv6lpx91u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdihnru_or_askxrppfa5m4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdmpsrfhijnn5lie9k6tzqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdvwotcfkacf7-gjilr8m2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdd8akhi_gufrdgubmqaxn-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdaan8bqv6sxhsjlzmhob0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/open-a-second-office/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/376ae9c0071e3a464179273cb9238ab00a57ff8b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1-ioiookooo_bj6qcvajw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/move-to-offision-from-another-system/" TargetMode="External"/><Relationship Id="rIdtdbvzwxm9akrogi5qqxmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdekq9gxmbpaq2xl5hhphmw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/add-a-room/" TargetMode="External"/><Relationship Id="rIdk4duvulgu2aylnygpr0p5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rIdr3skt7bnzvb5sdrjqhajr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/import-bookings-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rIdp6lmonwodh11mlz2ssihn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/import-visits-from-a-spreadsheet/" TargetMode="External"/><Relationship Id="rId1orhea8dyszsjaaivsoxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/open-a-second-office/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35ec857ad0f74e0c70cfa24d62d4513653e345c1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Move to Offision from another system</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>