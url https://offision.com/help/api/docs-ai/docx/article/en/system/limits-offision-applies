--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,132 +26,131 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The limits Offision applies, and what people see at each one</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Every limit an administrator or user can run into: how many emails a tenant can send, how often invitations, password resets and sign-in codes can be resent, how often a user's email address can change, request rate limits, sign-in lockout, free-tier daily limits, public booking, visitor code resends and export sizes, with the message shown at each.</w:t>
+        <w:t xml:space="preserve">Every limit an administrator or user can run into: how many emails a tenant can send, how often invitations, password resets and sign-in codes can be resent, how often a user's email address can change, request rate limits, sign-in lockout, free-tier daily limits, public booking, visitor code resends, export sizes and recurring-booking policy limits, with the message shown at each.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-06</w:t>
+        <w:t xml:space="preserve">2026-10-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdds7c3nvssm2uj_77cjve8">
+      <w:hyperlink w:history="1" r:id="rIdcenefc4jnd9civaohpaqj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/limits-offision-applies/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → system-account/email-settings (Email setting)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision puts a ceiling on anything that can be repeated fast enough to hurt
 someone: email that lands in other people's inboxes, guesses at a password,
-floods of requests. Every limit below counts over a </w:t>
+floods of requests. Email and request limits count over a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">rolling</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> window: "24
-hours" means the last 24 hours from now, not since midnight. A limit never
-deletes anything. It only makes the next attempt wait.</w:t>
+hours" means the last 24 hours from now, not since midnight. These limits make the next attempt wait; booking-policy limits below can instead reject a request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Licence seats and monthly booking or visitor quotas are a different kind of
 limit. They are on </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn62k2qj9_mhj91darzhsu">
+      <w:hyperlink w:history="1" r:id="rIdxplkr_ywfceqp4lsdgqtx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What your licence covers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Email</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every email Offision sends counts, whatever sends it: invitations, password
@@ -1062,51 +1061,51 @@
         <w:t xml:space="preserve">Mail server refused</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Acceptance by a mail server does not prove inbox delivery. Held records show a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Hold reason</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and are not sent later; refused records show a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Failure reason</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. For filters, recipients and sending times, see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzn6qntobz4xrf19k4fhts">
+      <w:hyperlink w:history="1" r:id="rIdwrapsjtsasod3khwz7vft">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See which emails were handed over</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Requests</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1490,51 +1489,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2052"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Wrong passwords before lockout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3847"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Set by your administrator, off unless set. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdiixdqyodrydi57789wn5j">
+            <w:hyperlink w:history="1" r:id="rId9b4psdk63gpky01ltbakd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">password policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3462"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The account is locked for the minutes your policy says</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
@@ -1657,346 +1656,716 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3462"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Request a new reset email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Other limits</w:t>
+        <w:t xml:space="preserve">Recurring bookings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">These are optional administrator-set resource-policy restrictions, available from 4.6.4. They are off until configured. They reject a booking request rather than making it wait; changing them does not remove existing bookings. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIddgfraumdzzbbi6bcio158">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">set up recurring limits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2038"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3502"/>
+        <w:gridCol w:w="1299"/>
+        <w:gridCol w:w="2687"/>
+        <w:gridCol w:w="2687"/>
+        <w:gridCol w:w="2687"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2038"/>
+            <w:tcW w:type="dxa" w:w="1299"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Area</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="3820"/>
+              <w:t xml:space="preserve">Limit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2687"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Limit</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="3502"/>
+              <w:t xml:space="preserve">Value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2687"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Counted per</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2687"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What people see</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2038"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">The action is refused until the 24-hour window frees up</w:t>
+            <w:tcW w:type="dxa" w:w="1299"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Recurring-series span</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2687"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Positive whole calendar days chosen on the effective policy; off until enabled</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2687"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Current series start to final actual occurrence end, in the booking time zone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2687"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Resource]: The recurring series cannot span more than [days] days.</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> An endless series shows </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Resource]: Choose an end date or occurrence count for the recurring series.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2038"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Too many requests</w:t>
+            <w:tcW w:type="dxa" w:w="1299"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Recurring-occurrence duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2687"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Positive whole minutes chosen on the effective policy; off until enabled</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2687"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Each recurring occurrence, including individually edited occurrences; ordinary duration limits also apply</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2687"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Resource]: Each recurring occurrence cannot exceed [minutes] minutes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Other limits</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2868"/>
+        <w:gridCol w:w="3246"/>
+        <w:gridCol w:w="3246"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What people see</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2038"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">No new code is sent; the last one still works</w:t>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Public booking attachments supplied by administrators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">PDF, JPEG or PNG; 10 MB per file, 10 files per resource on each page</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Upload is disabled at the file-count limit. Unsupported or oversized files show </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Upload failed. Use PDF, JPEG or PNG up to 10 MB.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2038"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">No new code is sent</w:t>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Public booking types in the page editor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">100 types per page</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Add public booking type</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> is disabled at the limit; existing types remain editable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2038"/>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Free subscription, daily actions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Bookings, visits, service requests, tickets, parcels, events, announcements, polls, workflows and new users each have a daily limit set by your subscription</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">The action is refused until the 24-hour window frees up</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Guest booking page</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">60 bookings per hour per network address, 2,000 per page per day. Guest-uploaded payment proof up to 5 MB each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Too many requests</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Guest booking email code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1 per minute and 5 per hour for each address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">No new code is sent; the last one still works</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Visitor check-in code resend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3 per 24 hours for each badge, at most 1 per minute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3246"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">No new code is sent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2868"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Exporting logs and lists</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3820"/>
+            <w:tcW w:type="dxa" w:w="3246"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">50,000 rows per export</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3502"/>
+            <w:tcW w:type="dxa" w:w="3246"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Narrow the date range or filters and export again</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2444,51 +2813,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdds7c3nvssm2uj_77cjve8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/limits-offision-applies/" TargetMode="External"/><Relationship Id="rIdn62k2qj9_mhj91darzhsu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-your-licence-covers/" TargetMode="External"/><Relationship Id="rIdzn6qntobz4xrf19k4fhts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-emails-were-handed-over/" TargetMode="External"/><Relationship Id="rIdiixdqyodrydi57789wn5j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/password-policy-reference/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcenefc4jnd9civaohpaqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/limits-offision-applies/" TargetMode="External"/><Relationship Id="rIdxplkr_ywfceqp4lsdgqtx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-your-licence-covers/" TargetMode="External"/><Relationship Id="rIdwrapsjtsasod3khwz7vft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-emails-were-handed-over/" TargetMode="External"/><Relationship Id="rId9b4psdk63gpky01ltbakd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/password-policy-reference/" TargetMode="External"/><Relationship Id="rIddgfraumdzzbbi6bcio158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/allow-all-day-recurring-and-cross-day-bookings/#recurring-limits" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The limits Offision applies, and what people see at each one</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>