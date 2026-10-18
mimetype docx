--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzzjexbc12rrpeqtwdl_t0">
+      <w:hyperlink w:history="1" r:id="rIdmpal3hqtmt79h1qgnnsf-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/give-your-staff-a-manual/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The manual you are reading is the staff manual. It already covers what a person
 does with Offision — book a room, check in, invite a visitor, clock in — in
 English, Japanese and Traditional Chinese, and it follows the product without
 anybody maintaining it. So the work is not writing one. It is choosing how to
 hand it over.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,105 +204,105 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. It needs no account, works on a phone, and
 is never out of date, which is the one thing a document you write cannot manage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Send the three or four pages your staff will actually use rather than the site
 itself — a rollout email with four links beats a sixty-page attachment nobody
 opens:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdiltgflzinyx_4vdphxoyt">
+      <w:hyperlink w:history="1" r:id="rIdni0lapgfrn4pzuh0nf5y3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Book a room</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdtphowrvr4luy87eadmu-w">
+      <w:hyperlink w:history="1" r:id="rIdeswbrpjponn_5v-aqgcyb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add Offision to Outlook</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId-11obld4qgdv9qfqkxmxs">
+      <w:hyperlink w:history="1" r:id="rIdnn0uetx4ghzjarjmd9y4y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in and out by scanning a sticker</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdjz2nho3hv7qdpjppsu84e">
+      <w:hyperlink w:history="1" r:id="rIdvjnrtw8jcr_xrdpqow0vi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Clock in and out</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One link serves everyone. The language picker in the site header keeps a reader
 on the page they are already reading, so somebody who wants Japanese switches
 once and stays there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Build a manual by asking</w:t>
       </w:r>
@@ -1165,51 +1165,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzzjexbc12rrpeqtwdl_t0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/give-your-staff-a-manual/" TargetMode="External"/><Relationship Id="rIdiltgflzinyx_4vdphxoyt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdtphowrvr4luy87eadmu-w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rId-11obld4qgdv9qfqkxmxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdjz2nho3hv7qdpjppsu84e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af5d366e6f78e92533549d67d504b073e517cd49.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c2b3108b9542e28fd38f1e98acf053c53e423eb.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmpal3hqtmt79h1qgnnsf-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/give-your-staff-a-manual/" TargetMode="External"/><Relationship Id="rIdni0lapgfrn4pzuh0nf5y3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/make-a-booking/" TargetMode="External"/><Relationship Id="rIdeswbrpjponn_5v-aqgcyb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/add-offision-to-outlook/" TargetMode="External"/><Relationship Id="rIdnn0uetx4ghzjarjmd9y4y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdvjnrtw8jcr_xrdpqow0vi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/clock-in-and-out/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e0e3d9286fb62d0d1fc902af331d156ec476d54a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8730804d7af3140297ddeaf7002ff76c192795f6.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Give your staff a manual without writing one</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>