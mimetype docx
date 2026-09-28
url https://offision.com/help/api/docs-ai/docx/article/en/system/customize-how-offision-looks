--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UI customization is the one module that changes how Offision looks rather than what it does. It collects the logos, the calendar shapes and the floor-plan labels that used to be scattered across other pages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlshfkr_zbjhwdnc8jefll">
+      <w:hyperlink w:history="1" r:id="rIdqhc13-8_eaza9cjahjjbi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/customize-how-offision-looks/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">UI customization</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> answers one question and refuses the rest: </w:t>
       </w:r>
@@ -211,52 +211,52 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rail is a flat list of seven pages, then a divider, then one more:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Home page</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> — the logo people meet after signing in, and how much of their
-own home screen they may rearrange.</w:t>
+        <w:t xml:space="preserve"> — the logo people meet after signing in, how much of their own
+home screen they may rearrange, and whether it carries the floor plan at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Login page</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the logo before they sign in, whether the password form is
 offered at all, and a block of instruction text.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -476,51 +476,51 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1632"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Home page</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5152"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Home logo (light, dark), and three switches for what users may do to their own layouts</w:t>
+              <w:t xml:space="preserve">Home logo (light, dark), three switches for what users may do to their own layouts, and whether the floor plan appears beside the timeline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2576"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Everyone, after sign-in</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1632"/>
           </w:tcPr>
@@ -669,51 +669,51 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1632"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">User booking form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5152"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Whether a resource's description prints under the picker, quietly or as a caution</w:t>
+              <w:t xml:space="preserve">Whether a resource's description prints under the picker, quietly or as a caution, and whether a booking may be a series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2576"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Anyone booking from the portal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1632"/>
           </w:tcPr>
@@ -801,51 +801,51 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1632"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Management calendar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5152"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Column width, row height, block colour and fields, the console's own cancel option, and its booking form's resource description</w:t>
+              <w:t xml:space="preserve">Column width, row height, block colour and fields, the console's own cancel option, and its booking form's resource description and series cap</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2576"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Administrators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -877,51 +877,51 @@
 thing already there is drawn. A purpose with no override simply uses the
 default card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not override a person's own choice.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Light or dark theme, language
 and time format remain the reader's — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwtdoijpfbmiwovmmne_cy">
+      <w:hyperlink w:history="1" r:id="rIdqtexuwfz-dyll23lanvds">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change your language, theme and time format</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Supplying both a light and a dark logo is how you follow that choice rather
 than fight it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is a root-only module:</w:t>
       </w:r>
       <w:r>
@@ -1366,51 +1366,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlshfkr_zbjhwdnc8jefll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rIdwtdoijpfbmiwovmmne_cy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/123225786aa3f8331dceaa255293533c15ed7e65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqhc13-8_eaza9cjahjjbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rIdqtexuwfz-dyll23lanvds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/123225786aa3f8331dceaa255293533c15ed7e65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Where the look of Offision is set</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>