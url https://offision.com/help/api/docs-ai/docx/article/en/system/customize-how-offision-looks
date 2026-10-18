--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the look of Offision is set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">UI customization is the one module that changes how Offision looks rather than what it does. It collects the logos, the calendar shapes and the floor-plan labels that used to be scattered across other pages.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] UI customization is the one module that changes how Offision looks rather than what it does. It collects the logos, the calendar shapes and the floor-plan labels that used to be scattered across other pages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqhc13-8_eaza9cjahjjbi">
+      <w:hyperlink w:history="1" r:id="rId4qo3df5iu0alatuorzh6q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/customize-how-offision-looks/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">UI customization</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> answers one question and refuses the rest: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">how should this
 look?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Anything about how Offision behaves — who may book, how long a visit
@@ -877,51 +885,51 @@
 thing already there is drawn. A purpose with no override simply uses the
 default card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It does not override a person's own choice.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Light or dark theme, language
 and time format remain the reader's — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqtexuwfz-dyll23lanvds">
+      <w:hyperlink w:history="1" r:id="rIdsquwjrtxlegf035vfbsdm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change your language, theme and time format</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Supplying both a light and a dark logo is how you follow that choice rather
 than fight it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It is a root-only module:</w:t>
       </w:r>
       <w:r>
@@ -1366,51 +1374,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqhc13-8_eaza9cjahjjbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rIdqtexuwfz-dyll23lanvds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/123225786aa3f8331dceaa255293533c15ed7e65.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4qo3df5iu0alatuorzh6q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/customize-how-offision-looks/" TargetMode="External"/><Relationship Id="rIdsquwjrtxlegf035vfbsdm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1fd6dcdd6cef1c09c48885b9fed86bf3a1502a27.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Where the look of Offision is set</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>