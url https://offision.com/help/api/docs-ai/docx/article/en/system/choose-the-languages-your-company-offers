--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdltt-dakyuodbd9xy_5ggu">
+      <w:hyperlink w:history="1" r:id="rIdey2ufjai9rfb8kvc4tu1p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/choose-the-languages-your-company-offers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can open System config. Nobody picks a language that is
@@ -537,52 +537,63 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Preferences</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Language</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row should offer exactly what you ticked — as a short menu, or as
 inline buttons where there are three or fewer — and nothing else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Panels and boards pick the change up on their next refresh rather than instantly,
-so give one a minute before treating a stale menu as a fault.</w:t>
+        <w:t xml:space="preserve">Panels and boards pick the change up within about a second; see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIddra7wps9zvsyxiwoutxv1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Panels and screens update the moment something changes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which language a person sees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision asks the account first and the browser only when nobody is signed in —
 and either answer has to be one you enabled, or it falls to the top of your list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -726,51 +737,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room, floor, building or purpose name
 holds one value per enabled language, and a blank one falls back to English. Turn
 Japanese on without filling the Japanese names in and you get an otherwise
 Japanese screen with English room names in it — enabling a language is a promise
 to write your content in it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">There is no per-person language for you to set.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> No user form has a language
 field; each person chooses their own, on
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcad7w9ygz5r3xd_cx7mpy">
+      <w:hyperlink w:history="1" r:id="rIdybcd2q2iihswqdlhtcpsu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">their preferences panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Where somebody is stuck in the wrong language, they change it, not you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A panel or a board can be narrowed further.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A panel configuration has
@@ -1263,51 +1274,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdltt-dakyuodbd9xy_5ggu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdcad7w9ygz5r3xd_cx7mpy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46d9ae14eb38f0bc8a84587c986e61a1178eb4c6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a6425a70faa668cefca9d488edbe9e567d61cbd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53a1013cc374468c71cf35bc1687f91654b912a3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdey2ufjai9rfb8kvc4tu1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIddra7wps9zvsyxiwoutxv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdybcd2q2iihswqdlhtcpsu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46d9ae14eb38f0bc8a84587c986e61a1178eb4c6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a6425a70faa668cefca9d488edbe9e567d61cbd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53a1013cc374468c71cf35bc1687f91654b912a3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose the languages your company offers</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>