--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdey2ufjai9rfb8kvc4tu1p">
+      <w:hyperlink w:history="1" r:id="rIdbjz6q_eefxwwhmcndub1n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/choose-the-languages-your-company-offers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can open System config. Nobody picks a language that is
@@ -540,51 +540,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Language</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row should offer exactly what you ticked — as a short menu, or as
 inline buttons where there are three or fewer — and nothing else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Panels and boards pick the change up within about a second; see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddra7wps9zvsyxiwoutxv1">
+      <w:hyperlink w:history="1" r:id="rIdscphmg4j3oq7dopr-vaqa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Panels and screens update the moment something changes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which language a person sees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision asks the account first and the browser only when nobody is signed in —
@@ -737,51 +737,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A room, floor, building or purpose name
 holds one value per enabled language, and a blank one falls back to English. Turn
 Japanese on without filling the Japanese names in and you get an otherwise
 Japanese screen with English room names in it — enabling a language is a promise
 to write your content in it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">There is no per-person language for you to set.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> No user form has a language
 field; each person chooses their own, on
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdybcd2q2iihswqdlhtcpsu">
+      <w:hyperlink w:history="1" r:id="rIdhjco9f-3zpeikjaijqj-s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">their preferences panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 Where somebody is stuck in the wrong language, they change it, not you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A panel or a board can be narrowed further.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A panel configuration has
@@ -1274,51 +1274,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdey2ufjai9rfb8kvc4tu1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIddra7wps9zvsyxiwoutxv1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdybcd2q2iihswqdlhtcpsu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/46d9ae14eb38f0bc8a84587c986e61a1178eb4c6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a6425a70faa668cefca9d488edbe9e567d61cbd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53a1013cc374468c71cf35bc1687f91654b912a3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbjz6q_eefxwwhmcndub1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdscphmg4j3oq7dopr-vaqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/how-updates-reach-a-screen/" TargetMode="External"/><Relationship Id="rIdhjco9f-3zpeikjaijqj-s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/change-your-language-theme-and-time-format/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c79c30ba1e4b3322748dc915d0808735e0016a6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94d64007c5051d2d6a86281bb291345011ed9b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d3ecdd5fa0aff5ee0759c969cbe7fb15fcab8b21.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Choose the languages your company offers</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>