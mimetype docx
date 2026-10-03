--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyzcndc_qkcsbjlddyl8ym">
+      <w:hyperlink w:history="1" r:id="rId_cy3qmcilhlvkwmsdccga">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/change-the-wording-of-an-offision-email/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can open System config. The page only appears while you
@@ -829,51 +829,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Only basic HTML is supported. Use simple formatting such as bold, italic, links
 and line breaks. Advanced styles or scripts may not render in email clients.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is per email type, which makes it the right place for something that belongs
 to one message — a booking policy link on booking confirmations, say. Anything
 that belongs on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> email is the footer instead, on
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkucywhln91enktym9lj0z">
+      <w:hyperlink w:history="1" r:id="rId4zsty9g4gldrva59phltw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Email setting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Watch the preview, then save</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The preview redraws a moment after you stop typing, so you can read the whole
@@ -962,124 +962,124 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which language the email goes out in:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Emails are sent in the language </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">your company</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has set, not the one the
 recipient uses. If a second email language is set as well, both appear in the
 same message, one under the other. That is why an unfilled language quietly
 disappears from the mail. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxtlvxvtqwz16z1kg9jszy">
+      <w:hyperlink w:history="1" r:id="rIdi2wyqzqkua76fxon4dlng">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose the languages your company offers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this screen does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How the email looks</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the logo, the background colour and the footer are
 on </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh7d5fvbcmwyyfygstn2iy">
+      <w:hyperlink w:history="1" r:id="rIdzahuls1u1_xioolqvjiyz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Email setting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and they reach every
 email at once.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who it comes from</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsekj9v1zycxihg7wneqva">
+      <w:hyperlink w:history="1" r:id="rId9ayhwwhd4d-tnsc_nvfhu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Send email from your own address</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1547,51 +1547,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyzcndc_qkcsbjlddyl8ym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdkucywhln91enktym9lj0z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdxtlvxvtqwz16z1kg9jszy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdh7d5fvbcmwyyfygstn2iy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdsekj9v1zycxihg7wneqva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb93b00d1d7d2b54ef00b372bb5596509844cf6b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3461992f5ee23c1ede4230787f86a3fbd439109f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7de05cf4920b10246717440e5bb0c4dac7223dee.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2bd7e0bae8ab43e454a8e7ee4ca02511733085e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_cy3qmcilhlvkwmsdccga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId4zsty9g4gldrva59phltw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdi2wyqzqkua76fxon4dlng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdzahuls1u1_xioolqvjiyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rId9ayhwwhd4d-tnsc_nvfhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb93b00d1d7d2b54ef00b372bb5596509844cf6b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3461992f5ee23c1ede4230787f86a3fbd439109f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7de05cf4920b10246717440e5bb0c4dac7223dee.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2bd7e0bae8ab43e454a8e7ee4ca02511733085e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Change the wording of an Offision email</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>