--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -26,1112 +26,898 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Change the wording of an Offision email</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Swap the subject line and the body text of any Offision notification for your own words, in each language you send, and watch the preview before you save.</w:t>
+        <w:t xml:space="preserve">Find and edit email templates in the shared rail, preview each language and phone layout, and customize check-in or no-show reminders with booking fields and optional action buttons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-20</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_cy3qmcilhlvkwmsdccga">
+      <w:hyperlink w:history="1" r:id="rIdbizroyauszgydio5fhsra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/system/change-the-wording-of-an-offision-email/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...71 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → system-account/email-template (Email Template)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The screen is three columns and you work across them left to right: the list of
-[...11 lines deleted...]
-part you type into — on the right.</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before you start:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+Use an account with permission to edit email templates, while viewing the root organization. Email languages are set for the company; the preview language does not change the languages sent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Pick the email you want to change</w:t>
+        <w:t xml:space="preserve">1. Find and preview an email</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The list is grouped by what the email is about: </w:t>
-[...92 lines deleted...]
-one is already selected when the page opens.</w:t>
+        <w:t xml:space="preserve">Open </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email Template</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> under System config. Search the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Templates</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> list or browse its categories, then select a row. The preview stays beside the list. Select </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to replace the list with that email's settings; the preview stays in place. Use the back arrow to return to the list. On a narrow screen, switch between </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Templates</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preview</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3476625"/>
+            <wp:extent cx="5715000" cy="4210050"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="email-template-list" descr="Emails grouped by subject, with the preview and edit panel beside them." title="Emails grouped by subject, with the preview and edit panel beside them."/>
+            <wp:docPr id="1" name="email-template-list" descr="Search and select an email in the left rail, with its persistent preview alongside." title="Search and select an email in the left rail, with its persistent preview alongside."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3476625"/>
+                      <a:ext cx="5715000" cy="4210050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Emails grouped by subject, with the preview and edit panel beside them.</w:t>
+        <w:t xml:space="preserve">Search and select an email in the left rail, with its persistent preview alongside.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A dot beside a name means that one has already been changed — hover it and it
-[...1 lines deleted...]
-its wording is fixed.</w:t>
+        <w:t xml:space="preserve">System account emails, including welcome, invitation, password reset, email verification and sign-in codes, are marked </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">System template</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Their wording is fixed; they can be previewed but not edited. Older custom wording on them is no longer used. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsnm4dlymhrfwgnf-0irre">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The limits Offision applies</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Edit the subject and messages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The arrow on a category header leaves this screen entirely. It opens the page
-[...59 lines deleted...]
-you are editing without sending anything.</w:t>
+        <w:t xml:space="preserve">For an ordinary template, choose a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title preset</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Customization</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to write a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Custom title</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messages</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, choose a preset or write a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Custom message</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for each editable line. Choose the language above the preview to select the language being edited. Fill in every language the company sends.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4657725"/>
+            <wp:extent cx="5715000" cy="4210050"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="email-template-preview" descr="The subject, a note on when the email is sent, and the live preview under it." title="The subject, a note on when the email is sent, and the live preview under it."/>
+            <wp:docPr id="1" name="email-template-custom-title" descr="Custom title in the edit rail, with the same email preview alongside." title="Custom title in the edit rail, with the same email preview alongside."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4657725"/>
+                      <a:ext cx="5715000" cy="4210050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The subject, a note on when the email is sent, and the live preview under it.</w:t>
+        <w:t xml:space="preserve">Custom title in the edit rail, with the same email preview alongside.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> — opens the rest, one box per language your company has enabled.</w:t>
+        <w:t xml:space="preserve">Open </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appended HTML</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to add content beneath this email. Basic formatting is supported; scripts and advanced styling may not work in email clients. A footer that belongs on every email is set in </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId43qqt3k1gshxyvj5wreox">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Email setting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3924300"/>
+            <wp:extent cx="5715000" cy="4210050"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="email-template-custom-title" descr="Custom title, in place of the preset." title="Custom title, in place of the preset."/>
+            <wp:docPr id="1" name="email-template-edit-panel" descr="Email wording and Appended HTML are edited in the same rail." title="Email wording and Appended HTML are edited in the same rail."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3924300"/>
+                      <a:ext cx="5715000" cy="4210050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Custom title, in place of the preset.</w:t>
+        <w:t xml:space="preserve">Email wording and Appended HTML are edited in the same rail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For ordinary presets, choose the first preset to restore the shipped wording. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discard</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> only drops changes since the last save.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Leaving a custom language empty omits that text in that language rather than restoring the original wording. The company’s primary email language and optional second email language appear together in one message, regardless of the recipient’s interface language. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdb6ttq5rrc3zocogxe9ugn">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Company languages</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Change the body text</w:t>
+        <w:t xml:space="preserve">3. Write a check-in or no-show reminder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...29 lines deleted...]
-the email — some have one, some have several, some have none.</w:t>
+        <w:t xml:space="preserve">Select </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check-in reminder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">No-show reminder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and turn on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Write your own</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. These two reminders have a multilingual </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subject</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and rich-text </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Body</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Use </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fields</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to insert organizer name or email, booking subject, resources, date and time, auto-release minutes or booking links. Insert fields with the picker so the sent message uses the real booking values. Unavailable fields must be removed before saving; the cancel link is available only for the check-in reminder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Each works the same way as the title: </w:t>
-[...32 lines deleted...]
-limit.</w:t>
+        <w:t xml:space="preserve">Choose whether to include </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking summary</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking details button</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. The check-in reminder also offers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cancel booking button</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sign-off</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> can use the default, custom wording or none. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reset to default</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> restores the reminder's default content and layout; save to apply it. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sample booking</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> selector lets you inspect room and desk examples.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3924300"/>
+            <wp:extent cx="5715000" cy="4210050"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="email-template-edit-panel" descr="Title, Messages and Appended HTML, the three things you can edit." title="Title, Messages and Appended HTML, the three things you can edit."/>
+            <wp:docPr id="1" name="email-template-reminder" descr="Write your own reminder with booking fields, optional summary and action buttons, beside a sample preview." title="Write your own reminder with booking fields, optional summary and action buttons, beside a sample preview."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3924300"/>
+                      <a:ext cx="5715000" cy="4210050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title, Messages and Appended HTML, the three things you can edit.</w:t>
+        <w:t xml:space="preserve">Write your own reminder with booking fields, optional summary and action buttons, beside a sample preview.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Behind </w:t>
-[...66 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId4zsty9g4gldrva59phltw">
+        <w:t xml:space="preserve">This changes wording and layout. To choose whether these reminders are sent, use </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdreqzygwazotmhptlr8h1v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Email setting</w:t>
+          <w:t xml:space="preserve">Reminders</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">. Check-in windows and automatic release are set on the resource's booking policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6. Watch the preview, then save</w:t>
+        <w:t xml:space="preserve">4. Preview, save and verify</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The preview redraws a moment after you stop typing, so you can read the whole
-[...38 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">The preview refreshes after edits. Change its language and desktop/phone view, and wait for the email to finish loading. It contains sample booking data; it does not send a message.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4210050"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="email-template-preview" descr="The preview toolbar selects language and desktop or phone presentation." title="The preview toolbar selects language and desktop or phone presentation."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4210050"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-with. </w:t>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The preview toolbar selects language and desktop or phone presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Choose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Save</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to apply the wording, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Discard</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> will not do it: it only drops edits you have not saved yet.</w:t>
-[...47 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdi2wyqzqkua76fxon4dlng">
+        <w:t xml:space="preserve"> to abandon unsaved changes. Leaving an edited template can ask you to discard changes. Test the corresponding real notification and check </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIditqfmxtu0eaaskwpvsey2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Choose the languages your company offers</w:t>
+          <w:t xml:space="preserve">Email history</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
-[...115 lines deleted...]
-wording is not used. The screen warns you on the templates this affects.</w:t>
+        <w:t xml:space="preserve"> as well as the recipient's inbox.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The category arrow opens the feature's delivery settings. Sender and branding are set separately. Microsoft 365 and Google Workspace send their own calendar invitations; expanding their notice explains which templates this affects.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1547,51 +1333,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_cy3qmcilhlvkwmsdccga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rId4zsty9g4gldrva59phltw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdi2wyqzqkua76fxon4dlng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdzahuls1u1_xioolqvjiyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rId9ayhwwhd4d-tnsc_nvfhu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../send-email-from-your-own-address/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb93b00d1d7d2b54ef00b372bb5596509844cf6b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3461992f5ee23c1ede4230787f86a3fbd439109f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7de05cf4920b10246717440e5bb0c4dac7223dee.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2bd7e0bae8ab43e454a8e7ee4ca02511733085e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbizroyauszgydio5fhsra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/system/change-the-wording-of-an-offision-email/" TargetMode="External"/><Relationship Id="rIdsnm4dlymhrfwgnf-0irre" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../limits-offision-applies/" TargetMode="External"/><Relationship Id="rId43qqt3k1gshxyvj5wreox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../put-your-logo-on-offision-emails/" TargetMode="External"/><Relationship Id="rIdb6ttq5rrc3zocogxe9ugn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-the-languages-your-company-offers/" TargetMode="External"/><Relationship Id="rIdreqzygwazotmhptlr8h1v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/remind-people-about-their-booking/" TargetMode="External"/><Relationship Id="rIditqfmxtu0eaaskwpvsey2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-which-emails-were-handed-over/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33d08a54abeeda508373fdee1d68908aff5f3e45.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6fefd9cc94d578f9868bba78a4bce9021a26b760.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cdd9ba72dbf06abd06b84da2795656043eab9098.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3668b08aa691d889f987d2806317a63f81244fe0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6b90e28aa0acc5e2bc2d69f0c94f0dae7204829f.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Change the wording of an Offision email</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>