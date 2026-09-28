--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxubnix8fchfkfoizsqo76">
+      <w:hyperlink w:history="1" r:id="rIdrzxc6t3qumhftk9k93zmz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/support-staff/see-what-was-reported/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything needed to decide what to carry is printed on the ticket itself.
 Nothing has to be opened first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -317,51 +317,51 @@
       <w:r>
         <w:t xml:space="preserve">, as thumbnails. Tap one and it opens full size. This is the
 difference between walking up with the right part and walking up twice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The latest comment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, if the ticket has one. Tapping it opens the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhcsri3mwypqnbev-zjxyd">
+      <w:hyperlink w:history="1" r:id="rIdwaferyky8vujagyumboig">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">whole thread</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A panel report never has a photograph:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A fault reported at the panel by the door is two taps — the amenity, and what is
@@ -430,51 +430,51 @@
       <w:r>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> beside the page title, opens the same form an employee
 reports a fault with: the resource, optionally the thing on it, the reason, a
 description and any photographs. Use it for a fault somebody told you about in
 the corridor or over the phone, so it is in the queue like every other.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The form itself is described in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7datvwzdsd0kwn1_dy_-i">
+      <w:hyperlink w:history="1" r:id="rId6st1o-nrbkhnjslbracoe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Report a problem with a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nothing here is yours to correct:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room, the reason, the description and the photographs all come from whoever
@@ -947,51 +947,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxubnix8fchfkfoizsqo76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIdhcsri3mwypqnbev-zjxyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId7datvwzdsd0kwn1_dy_-i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ba8c42def2c9b955f5801915cf578747c7b91ed.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrzxc6t3qumhftk9k93zmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIdwaferyky8vujagyumboig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId6st1o-nrbkhnjslbracoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ba8c42def2c9b955f5801915cf578747c7b91ed.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See what was reported before you walk anywhere</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>