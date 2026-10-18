--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrzxc6t3qumhftk9k93zmz">
+      <w:hyperlink w:history="1" r:id="rIdau0x6zmnf4tqa7ltshvqf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/support-staff/see-what-was-reported/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything needed to decide what to carry is printed on the ticket itself.
 Nothing has to be opened first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -317,51 +317,51 @@
       <w:r>
         <w:t xml:space="preserve">, as thumbnails. Tap one and it opens full size. This is the
 difference between walking up with the right part and walking up twice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The latest comment</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, if the ticket has one. Tapping it opens the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwaferyky8vujagyumboig">
+      <w:hyperlink w:history="1" r:id="rIdzyeoibsvxlohwvjme3ncb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">whole thread</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A panel report never has a photograph:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 A fault reported at the panel by the door is two taps — the amenity, and what is
@@ -430,51 +430,51 @@
       <w:r>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">+</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> beside the page title, opens the same form an employee
 reports a fault with: the resource, optionally the thing on it, the reason, a
 description and any photographs. Use it for a fault somebody told you about in
 the corridor or over the phone, so it is in the queue like every other.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The form itself is described in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6st1o-nrbkhnjslbracoe">
+      <w:hyperlink w:history="1" r:id="rIdkw8darhyloxuwroluxfih">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Report a problem with a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nothing here is yours to correct:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The room, the reason, the description and the photographs all come from whoever
@@ -947,51 +947,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrzxc6t3qumhftk9k93zmz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIdwaferyky8vujagyumboig" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId6st1o-nrbkhnjslbracoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2ba8c42def2c9b955f5801915cf578747c7b91ed.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdau0x6zmnf4tqa7ltshvqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/see-what-was-reported/" TargetMode="External"/><Relationship Id="rIdzyeoibsvxlohwvjme3ncb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdkw8darhyloxuwroluxfih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/report-a-problem-with-a-room/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d529314cec36c4256771429f2b4ce6a4b63b523.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See what was reported before you walk anywhere</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>