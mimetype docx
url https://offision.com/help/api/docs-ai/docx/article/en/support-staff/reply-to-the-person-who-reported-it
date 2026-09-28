--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfruhkg_sxbmaxmegmedsd">
+      <w:hyperlink w:history="1" r:id="rIdwp0akhpndakg1kbnhu5up">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/support-staff/reply-to-the-person-who-reported-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody reported a fault and is now waiting to hear. Nothing you do to the
 ticket's status will tell them. A comment will.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -174,51 +174,51 @@
 about once per deployment. Offision emails when a ticket is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">reported</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and when
 one is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">assigned</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; every other announcement about a ticket is a comment. The
 full picture, including who is emailed at reporting time, is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqy9pqzvfpa629yzvj3tsa">
+      <w:hyperlink w:history="1" r:id="rIddge5xvyvopdchjdvytl5v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">who gets told</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the thread</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -865,51 +865,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfruhkg_sxbmaxmegmedsd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdqy9pqzvfpa629yzvj3tsa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d5ebb94adb25cb39ee48ab0c548510c2ef3e21d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8ba5e37663a4c8a1d55c8262112353f8bd96eef.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwp0akhpndakg1kbnhu5up" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIddge5xvyvopdchjdvytl5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d5ebb94adb25cb39ee48ab0c548510c2ef3e21d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8ba5e37663a4c8a1d55c8262112353f8bd96eef.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Reply to the person who reported it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>