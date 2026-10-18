--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwp0akhpndakg1kbnhu5up">
+      <w:hyperlink w:history="1" r:id="rId9vgykx9zgebn9krevvfjw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/support-staff/reply-to-the-person-who-reported-it/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody reported a fault and is now waiting to hear. Nothing you do to the
 ticket's status will tell them. A comment will.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -174,51 +174,51 @@
 about once per deployment. Offision emails when a ticket is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">reported</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and when
 one is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">assigned</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; every other announcement about a ticket is a comment. The
 full picture, including who is emailed at reporting time, is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddge5xvyvopdchjdvytl5v">
+      <w:hyperlink w:history="1" r:id="rIdtolssglurncoqz5nwxuph">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">who gets told</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the thread</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -865,51 +865,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwp0akhpndakg1kbnhu5up" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIddge5xvyvopdchjdvytl5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d5ebb94adb25cb39ee48ab0c548510c2ef3e21d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8ba5e37663a4c8a1d55c8262112353f8bd96eef.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9vgykx9zgebn9krevvfjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdtolssglurncoqz5nwxuph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/who-gets-told-when-an-issue-is-reported/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2163869e25371e838734d675757305ebe73b6f54.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ea4418ac25dc057c3e94124ba175dfe13f0a8db.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Reply to the person who reported it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>