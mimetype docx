--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7fg1efo_uew2jyfxz3ocb">
+      <w:hyperlink w:history="1" r:id="rIdythc4wft8kirwjzhikei_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/support-staff/move-a-ticket-from-new-to-closed/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The status pill carries the whole job. It sits on the corner of every card, and
 in the status column of every row.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -287,51 +287,51 @@
         <w:t xml:space="preserve">The badge under the title is the assignee — a name, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Not yet assigned</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Tap
 it and pick somebody; the list you are picking from is support staff.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Assigning is what turns a general announcement into one person's job. The moment
 a ticket has an assignee, that person is emailed and notified, and the wider
 announcements about it stop. Reassigning tells the new person and says nothing to
 the previous one, so if you are handing something over, say so in a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrhhaa41-gwshdxyfpromp">
+      <w:hyperlink w:history="1" r:id="rId0k3osz36pijb9qlfogqha">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">comment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> as well.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Picking yourself is the normal way to take an unassigned ticket.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Clear a batch at once</w:t>
@@ -465,88 +465,88 @@
 Offision emails somebody when an issue is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">reported</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and emails the assignee
 when one is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">assigned</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Nothing else does. Resolved and Closed reach neither
 the reporter nor the team — so when somebody is waiting to hear, the only thing
 that reaches them is a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5iz9nvmf-uuibccffqzcr">
+      <w:hyperlink w:history="1" r:id="rIdeihjbmv4ck-nl-zrkbv3l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">comment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What you cannot do from here</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deleting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a ticket is not offered in the app, deliberately: a deleted ticket
 takes the room's history with it. If one should never have been filed at all,
 that is a job for whoever runs the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnliuuigemhzmmzgfzuk1w">
+      <w:hyperlink w:history="1" r:id="rIdvqptybpr5fpufxxejatgw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">queue in the console</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -971,51 +971,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7fg1efo_uew2jyfxz3ocb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rIdrhhaa41-gwshdxyfpromp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId5iz9nvmf-uuibccffqzcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdnliuuigemhzmmzgfzuk1w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45c5ef10be25eca2ab0a5d6ce4456bcad4e8aabc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82923aa87828a42468c85304f7a86f6b0476e24e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdythc4wft8kirwjzhikei_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rId0k3osz36pijb9qlfogqha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdeihjbmv4ck-nl-zrkbv3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdvqptybpr5fpufxxejatgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45c5ef10be25eca2ab0a5d6ce4456bcad4e8aabc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82923aa87828a42468c85304f7a86f6b0476e24e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Move a ticket from new to closed</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>