--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdythc4wft8kirwjzhikei_">
+      <w:hyperlink w:history="1" r:id="rId7bsauof18i5dqog7uw8l_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/support-staff/move-a-ticket-from-new-to-closed/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The status pill carries the whole job. It sits on the corner of every card, and
 in the status column of every row.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -287,51 +287,51 @@
         <w:t xml:space="preserve">The badge under the title is the assignee — a name, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Not yet assigned</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Tap
 it and pick somebody; the list you are picking from is support staff.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Assigning is what turns a general announcement into one person's job. The moment
 a ticket has an assignee, that person is emailed and notified, and the wider
 announcements about it stop. Reassigning tells the new person and says nothing to
 the previous one, so if you are handing something over, say so in a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0k3osz36pijb9qlfogqha">
+      <w:hyperlink w:history="1" r:id="rIdbutve2v4vuuu1h27dgr5v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">comment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> as well.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Picking yourself is the normal way to take an unassigned ticket.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Clear a batch at once</w:t>
@@ -465,88 +465,88 @@
 Offision emails somebody when an issue is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">reported</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and emails the assignee
 when one is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">assigned</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Nothing else does. Resolved and Closed reach neither
 the reporter nor the team — so when somebody is waiting to hear, the only thing
 that reaches them is a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeihjbmv4ck-nl-zrkbv3l">
+      <w:hyperlink w:history="1" r:id="rIdtke_gippdbwegri2grujs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">comment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What you cannot do from here</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deleting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> a ticket is not offered in the app, deliberately: a deleted ticket
 takes the room's history with it. If one should never have been filed at all,
 that is a job for whoever runs the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvqptybpr5fpufxxejatgw">
+      <w:hyperlink w:history="1" r:id="rIdiaynqdcg_hmb1p5djnxog">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">queue in the console</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -971,51 +971,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdythc4wft8kirwjzhikei_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rId0k3osz36pijb9qlfogqha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdeihjbmv4ck-nl-zrkbv3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdvqptybpr5fpufxxejatgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45c5ef10be25eca2ab0a5d6ce4456bcad4e8aabc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82923aa87828a42468c85304f7a86f6b0476e24e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7bsauof18i5dqog7uw8l_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/move-a-ticket-from-new-to-closed/" TargetMode="External"/><Relationship Id="rIdbutve2v4vuuu1h27dgr5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdtke_gippdbwegri2grujs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rIdiaynqdcg_hmb1p5djnxog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/ticketing/work-through-the-reported-issues-queue/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30aed6e6b3f38b6aae0f2c51b243462b6b596613.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f12449b50d0b9f7bb856b5fe7cae814e5693f7da.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Move a ticket from new to closed</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>