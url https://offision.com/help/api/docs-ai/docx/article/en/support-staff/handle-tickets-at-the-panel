--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,103 +52,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjoutoevlrkonc0jc4dc9q">
+      <w:hyperlink w:history="1" r:id="rIdgego0x-ainv3lrkpv4yuy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/support-staff/handle-tickets-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The support panel is the screen in the facilities office or the workshop: every
 open ticket, grouped by the floor it was reported on, each with a number counting
 the minutes since somebody reported it. This page is how to work that queue — and
 what the screen deliberately cannot do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The panel is the team's screen; the app is yours. If you have not opened your own
 queue yet, start at </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcidmxn4bvdq04cd0s7f-m">
+      <w:hyperlink w:history="1" r:id="rIdloctg0yzhzruzsh_c45w5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open your Support page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. If
 there is no screen on your wall at all, setting one up is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde0rmymtj-y5ssmp9ha-2e">
+      <w:hyperlink w:history="1" r:id="rIdy3vtqttn8cuo19zh5k3af">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Support ticket list widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reading the screen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -536,51 +536,51 @@
         <w:t xml:space="preserve">The panel is built for speed, and three things are traded away for it. Knowing
 them saves an argument later:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It never tells the person who reported the fault.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nothing on this screen
 writes a comment, and a comment is the only thing that reaches them. Do that
 from the app: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyxxy3gquz7d8syogobx-p">
+      <w:hyperlink w:history="1" r:id="rId8nvxrf7lu-mrr_xawuh-x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reply to the person who reported it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1121,51 +1121,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjoutoevlrkonc0jc4dc9q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/handle-tickets-at-the-panel/" TargetMode="External"/><Relationship Id="rIdcidmxn4bvdq04cd0s7f-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-support-page/" TargetMode="External"/><Relationship Id="rIde0rmymtj-y5ssmp9ha-2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/support-ticket-list/" TargetMode="External"/><Relationship Id="rIdyxxy3gquz7d8syogobx-p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15de3262b5c84b37dc7a44c243961a9500680cda.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/137b37699dc57d2b53d871ec63173030f40defa2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgego0x-ainv3lrkpv4yuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/handle-tickets-at-the-panel/" TargetMode="External"/><Relationship Id="rIdloctg0yzhzruzsh_c45w5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-support-page/" TargetMode="External"/><Relationship Id="rIdy3vtqttn8cuo19zh5k3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/support-ticket-list/" TargetMode="External"/><Relationship Id="rId8nvxrf7lu-mrr_xawuh-x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15de3262b5c84b37dc7a44c243961a9500680cda.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/137b37699dc57d2b53d871ec63173030f40defa2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Handle tickets at the support panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>