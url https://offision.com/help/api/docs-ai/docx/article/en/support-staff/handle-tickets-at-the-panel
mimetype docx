--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,103 +52,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgego0x-ainv3lrkpv4yuy">
+      <w:hyperlink w:history="1" r:id="rId4byeif0nr_d3o6enb-uur">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/support-staff/handle-tickets-at-the-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The support panel is the screen in the facilities office or the workshop: every
 open ticket, grouped by the floor it was reported on, each with a number counting
 the minutes since somebody reported it. This page is how to work that queue — and
 what the screen deliberately cannot do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 The panel is the team's screen; the app is yours. If you have not opened your own
 queue yet, start at </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdloctg0yzhzruzsh_c45w5">
+      <w:hyperlink w:history="1" r:id="rIdrxa1z5vwxr9z1pkj4wo_g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open your Support page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. If
 there is no screen on your wall at all, setting one up is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy3vtqttn8cuo19zh5k3af">
+      <w:hyperlink w:history="1" r:id="rIdduu8tgkijyychqbdsntgd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Support ticket list widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reading the screen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -536,51 +536,51 @@
         <w:t xml:space="preserve">The panel is built for speed, and three things are traded away for it. Knowing
 them saves an argument later:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">It never tells the person who reported the fault.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nothing on this screen
 writes a comment, and a comment is the only thing that reaches them. Do that
 from the app: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8nvxrf7lu-mrr_xawuh-x">
+      <w:hyperlink w:history="1" r:id="rIdftrj5rtmzijlzqmnkjkzx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reply to the person who reported it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1121,51 +1121,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgego0x-ainv3lrkpv4yuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/handle-tickets-at-the-panel/" TargetMode="External"/><Relationship Id="rIdloctg0yzhzruzsh_c45w5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-support-page/" TargetMode="External"/><Relationship Id="rIdy3vtqttn8cuo19zh5k3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/support-ticket-list/" TargetMode="External"/><Relationship Id="rId8nvxrf7lu-mrr_xawuh-x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15de3262b5c84b37dc7a44c243961a9500680cda.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/137b37699dc57d2b53d871ec63173030f40defa2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4byeif0nr_d3o6enb-uur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/support-staff/handle-tickets-at-the-panel/" TargetMode="External"/><Relationship Id="rIdrxa1z5vwxr9z1pkj4wo_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-your-support-page/" TargetMode="External"/><Relationship Id="rIdduu8tgkijyychqbdsntgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/signage/support-ticket-list/" TargetMode="External"/><Relationship Id="rIdftrj5rtmzijlzqmnkjkzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../reply-to-the-person-who-reported-it/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dc75171901d9ae30f74377d5cd82e8b60bcba71c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08cb3365933010a5f497848ffb986a54c03698cd.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Handle tickets at the support panel</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>