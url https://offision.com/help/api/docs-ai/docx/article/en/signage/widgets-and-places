--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The five kinds of place on a signage design, which widget can sit in each of them, and the settings that apply to the whole design at once.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-19</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0s6ojtqxiwage7gcyyfrb">
+      <w:hyperlink w:history="1" r:id="rIdw2umkuoq5d7le1g8tlwa6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/widgets-and-places/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything on the content is opened by clicking it in the preview. There is no
 list of widgets to work through and no properties panel to hunt in: click the
 thing you want to change, and the rail on the right becomes its settings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -462,51 +462,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which of these your design actually has is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">layout</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> question, not a content
 one — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8whg8esvwkwmhlfgbrbte">
+      <w:hyperlink w:history="1" r:id="rIdkfhwqawrdjirovx8wekm8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What can go where</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every widget has an article of its own — what it shows, and its settings, field
@@ -576,317 +576,317 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Can go on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxc4tcndvqn7j7apxdv_h6">
+            <w:hyperlink w:history="1" r:id="rIddcf5ppvkdguk83x3gny-m">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking list</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets · Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdb8aiscpypjieofmhpg_cp">
+            <w:hyperlink w:history="1" r:id="rIdeai1vtlivbp7yd6m68vux">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource calendar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIduyz7ro1q_-f_3bilgmzvv">
+            <w:hyperlink w:history="1" r:id="rIdvjse7tgrebmgrhkchabjn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking status - Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdm0rkkc73opxvls7opqprr">
+            <w:hyperlink w:history="1" r:id="rIdmzm5ztls3im-zrpaikzoy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource list - for booking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdj8yakbaxjwbytipapnjub">
+            <w:hyperlink w:history="1" r:id="rIdx1gqrxi2fi_s1pmbs7z71">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event list</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdeb6ec6t3ptxbxygor-ueu">
+            <w:hyperlink w:history="1" r:id="rIdtbqph4vxyg9ekchaah5p0">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId95ivqiqpubkdvgjit5xmj">
+            <w:hyperlink w:history="1" r:id="rIdtamqyhzlwcs2y2fmdqa_-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking status - Summary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdodmpapvsfmuypve0dxd8n">
+            <w:hyperlink w:history="1" r:id="rIdzzpfat3-h-l8c49q5d_d1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking buttons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -959,165 +959,165 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Can go on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5468"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdbnqb0ulu1c3wuurvr3a0m">
+            <w:hyperlink w:history="1" r:id="rId_8el6724ql_orgbmwzi9f">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support ticket list</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3892"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5468"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdo9yboztti8zfi34um49rf">
+            <w:hyperlink w:history="1" r:id="rIdwvwqd0ckkw75eddf3r4pu">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service request list</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3892"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5468"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdgdefnpwymufmmz-l1udwo">
+            <w:hyperlink w:history="1" r:id="rIdnvjmmizm-ca_h62uujq7u">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupancy sensor data - Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3892"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5468"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdpg1te3ykzel4jowbed3uw">
+            <w:hyperlink w:history="1" r:id="rIdiutkrecfanpahjcve1doe">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayfinding QR code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3892"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1190,355 +1190,355 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Can go on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdkq3nkwspcwthtxg8epanf">
+            <w:hyperlink w:history="1" r:id="rIdv1c5k_u1un8f1lk97bkcd">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Announcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets · Info cards · Text bar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdycbm_kiyrohfpumfrpt6o">
+            <w:hyperlink w:history="1" r:id="rIdrkbf3stsjrkmwddlagjqu">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">World clocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets · Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdll52zj4jnegpdul34lo20">
+            <w:hyperlink w:history="1" r:id="rId-zqy-9ijkctbri-2pd1qr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Info cards · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdssnw6--btjhfl1blii-dg">
+            <w:hyperlink w:history="1" r:id="rIdd95sjhxdyala5ksiu2_vv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weather</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Info cards · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdw4mgom28xcbcyhsfk-9nu">
+            <w:hyperlink w:history="1" r:id="rIdzh18nn61qphz8w6si__oh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Kong weather</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Info cards · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdgy2kleessaraentll5pep">
+            <w:hyperlink w:history="1" r:id="rIdncsln7jbyucnb_65wlfgp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunar calendar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdf1sq9p_yzgjoey2qhofqn">
+            <w:hyperlink w:history="1" r:id="rId0m6uv1ad55h0mqhg7lscs">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">QR Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIddbjgrorev_hsle3oz3m52">
+            <w:hyperlink w:history="1" r:id="rIduytwbob-iscpleu-c5og2">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSS Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Text bar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdj5in35bziljpckbt2rdf7">
+            <w:hyperlink w:history="1" r:id="rIdieergk96hhbm_esdgbc24">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Info bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Text bar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1611,203 +1611,203 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Can go on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdqtyvrird0v9bsccdvkuox">
+            <w:hyperlink w:history="1" r:id="rIddx3gikwqlj3gpmio5dnrx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitor welcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdptgowb6ifvctknuddjuft">
+            <w:hyperlink w:history="1" r:id="rIdlvjpl3njuwaa0pjhulzqb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitor list</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdpj7fz3qvnf97vedu3mnib">
+            <w:hyperlink w:history="1" r:id="rIdgsylb9adzrunuo4puhrg2">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitor self service buttons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdksgnkj3wru8wsfmmpcezf">
+            <w:hyperlink w:history="1" r:id="rIddongydgp9ukmtyo6wtaw8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitor registration QR code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdvhhzdhdf14lhqnvabdp-c">
+            <w:hyperlink w:history="1" r:id="rId5dzfmt2zjrdvhyvtx8g7-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wi-Fi QR Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1880,89 +1880,89 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Can go on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdkdtymthd87s7ejlr2qooa">
+            <w:hyperlink w:history="1" r:id="rIdn5nv1tgi7ollukb7aopax">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offision call people list</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets · Info cards · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdw4khjnmrcmulzrr9qp6td">
+            <w:hyperlink w:history="1" r:id="rIdakruv7dg5ellfq21gv6ms">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teams phone call people list</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets · Info cards · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2035,127 +2035,127 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Can go on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7176"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdwnukolz7a4burwxt_qw-e">
+            <w:hyperlink w:history="1" r:id="rId7hcfkpzoazkr40rqgb3fi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room control QR code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2184"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7176"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdhainv9gqoshcolhxxfsim">
+            <w:hyperlink w:history="1" r:id="rIdx_v_cqo7md1npopr4upfr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open door button</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2184"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7176"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdcf0bxwebtvaytdamw1kjj">
+            <w:hyperlink w:history="1" r:id="rId9z1_9tncg8od7_i_mip5i">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2184"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2228,279 +2228,279 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Can go on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdfe5wcg1it4ac15qqntw8p">
+            <w:hyperlink w:history="1" r:id="rIdvorsnvdcar8zepl8xgfvz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Info cards · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdltu11tg-4dinfa2chf-if">
+            <w:hyperlink w:history="1" r:id="rId4kmuz_h5uzsyjxlsxubqb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdpnk4hk4mpjcqfvs0qefhm">
+            <w:hyperlink w:history="1" r:id="rIdduyqjpsqqnshk-8z3xkj7">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId54qc27qnlpvuipaekkpex">
+            <w:hyperlink w:history="1" r:id="rIdf8jwhoazefiorhyoxkqa4">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playlist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdxfptdfpndtymqmpfiuu9j">
+            <w:hyperlink w:history="1" r:id="rIde4xjee6lfdz6d-fo9k0jw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLS (HTTP live streaming)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdctm-wnx44pxio1pqvgegu">
+            <w:hyperlink w:history="1" r:id="rIdnggdn3meyxuhvn1e8my27">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Website - iFrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdwyadz35ywdvxxjh58nixx">
+            <w:hyperlink w:history="1" r:id="rIdldo_goaomojr3n6vr0ufr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDF Playback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2628,61 +2628,62 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the two call lists. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor
 self service buttons</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the exception — it is silently replaced by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor
 registration QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so the guest does the same thing on their own phone.
-Change the answer on the editor's </w:t>
+Change the answer in the editor's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Screen</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> page and they come back.</w:t>
+        <w:t xml:space="preserve">Screen size</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dialog — the caption under the
+preview opens it — and they come back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Settings that apply to everything at once</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rail's first page — the one it opens on, and the one the ← arrow always
 returns to — is the content itself rather than anything on it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -3204,95 +3205,95 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which places exist at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> How many cards, whether there is a side column,
 which edge it sits on — all of that is the layout, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdilqzh_2wnvbsjcabqfswq">
+      <w:hyperlink w:history="1" r:id="rIdedz8raii0piyg3y7bbhx1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Playing several things in turn on the main stage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — scenes, playlists and
 the weekly schedule are in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_lzfpqy8cfak3dv9jgg4w">
+      <w:hyperlink w:history="1" r:id="rIdln5xy9lunr32h-m47_k8i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Scenes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and the screens that
 interrupt themselves are in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm43z8o6mnddub7a2k_7ma">
+      <w:hyperlink w:history="1" r:id="rIdpbbkxf7cpjwdptlxvgz45">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Takeovers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3313,51 +3314,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where the screen thinks it is.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Widgets that need a place read the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">device's</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> location, not the content's — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlb7d13aodvwp2rbubp6ph">
+      <w:hyperlink w:history="1" r:id="rIdwirnjchqwp5wqa6q--qxl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content and put it on a screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -3782,51 +3783,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0s6ojtqxiwage7gcyyfrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rId8whg8esvwkwmhlfgbrbte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdxc4tcndvqn7j7apxdv_h6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-list/" TargetMode="External"/><Relationship Id="rIdb8aiscpypjieofmhpg_cp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-calendar/" TargetMode="External"/><Relationship Id="rIduyz7ro1q_-f_3bilgmzvv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rIdm0rkkc73opxvls7opqprr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-list/" TargetMode="External"/><Relationship Id="rIdj8yakbaxjwbytipapnjub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rIdeb6ec6t3ptxbxygor-ueu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-information/" TargetMode="External"/><Relationship Id="rId95ivqiqpubkdvgjit5xmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-summary/" TargetMode="External"/><Relationship Id="rIdodmpapvsfmuypve0dxd8n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdbnqb0ulu1c3wuurvr3a0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rIdo9yboztti8zfi34um49rf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdgdefnpwymufmmz-l1udwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../occupancy-sensor-map/" TargetMode="External"/><Relationship Id="rIdpg1te3ykzel4jowbed3uw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdkq3nkwspcwthtxg8epanf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdycbm_kiyrohfpumfrpt6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../world-clocks/" TargetMode="External"/><Relationship Id="rIdll52zj4jnegpdul34lo20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdssnw6--btjhfl1blii-dg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weather/" TargetMode="External"/><Relationship Id="rIdw4mgom28xcbcyhsfk-9nu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hong-kong-weather/" TargetMode="External"/><Relationship Id="rIdgy2kleessaraentll5pep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../lunar-calendar/" TargetMode="External"/><Relationship Id="rIdf1sq9p_yzgjoey2qhofqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIddbjgrorev_hsle3oz3m52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rIdj5in35bziljpckbt2rdf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdqtyvrird0v9bsccdvkuox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdptgowb6ifvctknuddjuft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-list/" TargetMode="External"/><Relationship Id="rIdpj7fz3qvnf97vedu3mnib" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdksgnkj3wru8wsfmmpcezf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdvhhzdhdf14lhqnvabdp-c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdkdtymthd87s7ejlr2qooa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offision-call-list/" TargetMode="External"/><Relationship Id="rIdw4khjnmrcmulzrr9qp6td" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../teams-call-list/" TargetMode="External"/><Relationship Id="rIdwnukolz7a4burwxt_qw-e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdhainv9gqoshcolhxxfsim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdcf0bxwebtvaytdamw1kjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdfe5wcg1it4ac15qqntw8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdltu11tg-4dinfa2chf-if" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../video/" TargetMode="External"/><Relationship Id="rIdpnk4hk4mpjcqfvs0qefhm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../youtube/" TargetMode="External"/><Relationship Id="rId54qc27qnlpvuipaekkpex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdxfptdfpndtymqmpfiuu9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hls/" TargetMode="External"/><Relationship Id="rIdctm-wnx44pxio1pqvgegu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../website-iframe/" TargetMode="External"/><Relationship Id="rIdwyadz35ywdvxxjh58nixx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../pdf-playback/" TargetMode="External"/><Relationship Id="rIdilqzh_2wnvbsjcabqfswq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId_lzfpqy8cfak3dv9jgg4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdm43z8o6mnddub7a2k_7ma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdlb7d13aodvwp2rbubp6ph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/977a5d8e49077ed4244988902041ac962c2119e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3f6017dc01cb92c0f636c21358987889528d7ed.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw2umkuoq5d7le1g8tlwa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rIdkfhwqawrdjirovx8wekm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIddcf5ppvkdguk83x3gny-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-list/" TargetMode="External"/><Relationship Id="rIdeai1vtlivbp7yd6m68vux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-calendar/" TargetMode="External"/><Relationship Id="rIdvjse7tgrebmgrhkchabjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rIdmzm5ztls3im-zrpaikzoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-list/" TargetMode="External"/><Relationship Id="rIdx1gqrxi2fi_s1pmbs7z71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rIdtbqph4vxyg9ekchaah5p0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-information/" TargetMode="External"/><Relationship Id="rIdtamqyhzlwcs2y2fmdqa_-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-summary/" TargetMode="External"/><Relationship Id="rIdzzpfat3-h-l8c49q5d_d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId_8el6724ql_orgbmwzi9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rIdwvwqd0ckkw75eddf3r4pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdnvjmmizm-ca_h62uujq7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../occupancy-sensor-map/" TargetMode="External"/><Relationship Id="rIdiutkrecfanpahjcve1doe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdv1c5k_u1un8f1lk97bkcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdrkbf3stsjrkmwddlagjqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../world-clocks/" TargetMode="External"/><Relationship Id="rId-zqy-9ijkctbri-2pd1qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdd95sjhxdyala5ksiu2_vv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weather/" TargetMode="External"/><Relationship Id="rIdzh18nn61qphz8w6si__oh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hong-kong-weather/" TargetMode="External"/><Relationship Id="rIdncsln7jbyucnb_65wlfgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../lunar-calendar/" TargetMode="External"/><Relationship Id="rId0m6uv1ad55h0mqhg7lscs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIduytwbob-iscpleu-c5og2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rIdieergk96hhbm_esdgbc24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIddx3gikwqlj3gpmio5dnrx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdlvjpl3njuwaa0pjhulzqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-list/" TargetMode="External"/><Relationship Id="rIdgsylb9adzrunuo4puhrg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIddongydgp9ukmtyo6wtaw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId5dzfmt2zjrdvhyvtx8g7-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdn5nv1tgi7ollukb7aopax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offision-call-list/" TargetMode="External"/><Relationship Id="rIdakruv7dg5ellfq21gv6ms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../teams-call-list/" TargetMode="External"/><Relationship Id="rId7hcfkpzoazkr40rqgb3fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdx_v_cqo7md1npopr4upfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId9z1_9tncg8od7_i_mip5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdvorsnvdcar8zepl8xgfvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rId4kmuz_h5uzsyjxlsxubqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../video/" TargetMode="External"/><Relationship Id="rIdduyqjpsqqnshk-8z3xkj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../youtube/" TargetMode="External"/><Relationship Id="rIdf8jwhoazefiorhyoxkqa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIde4xjee6lfdz6d-fo9k0jw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hls/" TargetMode="External"/><Relationship Id="rIdnggdn3meyxuhvn1e8my27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../website-iframe/" TargetMode="External"/><Relationship Id="rIdldo_goaomojr3n6vr0ufr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../pdf-playback/" TargetMode="External"/><Relationship Id="rIdedz8raii0piyg3y7bbhx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdln5xy9lunr32h-m47_k8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdpbbkxf7cpjwdptlxvgz45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdwirnjchqwp5wqa6q--qxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/977a5d8e49077ed4244988902041ac962c2119e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3f6017dc01cb92c0f636c21358987889528d7ed.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Widgets and the places they go</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>