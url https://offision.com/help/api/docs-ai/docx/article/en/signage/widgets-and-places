--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw2umkuoq5d7le1g8tlwa6">
+      <w:hyperlink w:history="1" r:id="rIdldog4ujpzb2d6sod4nu9p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/widgets-and-places/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything on the content is opened by clicking it in the preview. There is no
 list of widgets to work through and no properties panel to hunt in: click the
 thing you want to change, and the rail on the right becomes its settings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -462,51 +462,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which of these your design actually has is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">layout</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> question, not a content
 one — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkfhwqawrdjirovx8wekm8">
+      <w:hyperlink w:history="1" r:id="rIdpy4ma5rkwjjx3zv0ijysx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What can go where</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every widget has an article of its own — what it shows, and its settings, field
@@ -576,317 +576,317 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Can go on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIddcf5ppvkdguk83x3gny-m">
+            <w:hyperlink w:history="1" r:id="rId7otn0rpkfbkv24lku3vj0">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking list</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets · Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdeai1vtlivbp7yd6m68vux">
+            <w:hyperlink w:history="1" r:id="rIdxtmdaf-wo2arr-gglsjka">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource calendar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdvjse7tgrebmgrhkchabjn">
+            <w:hyperlink w:history="1" r:id="rIdnmnea4s_h55wwc9awoe8g">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking status - Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdmzm5ztls3im-zrpaikzoy">
+            <w:hyperlink w:history="1" r:id="rIdymparikjxges-kqmypafs">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource list - for booking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdx1gqrxi2fi_s1pmbs7z71">
+            <w:hyperlink w:history="1" r:id="rId_fpn-bqf2mfaxw45ykrg0">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event list</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdtbqph4vxyg9ekchaah5p0">
+            <w:hyperlink w:history="1" r:id="rId4pqdhnarbvhxg7fxj7-sy">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdtamqyhzlwcs2y2fmdqa_-">
+            <w:hyperlink w:history="1" r:id="rIdrrpkx_vg0asaiyjnos0b_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking status - Summary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5655"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdzzpfat3-h-l8c49q5d_d1">
+            <w:hyperlink w:history="1" r:id="rIdx9x4_3sajjf3-ybtancaf">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking buttons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3705"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -959,165 +959,165 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Can go on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5468"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId_8el6724ql_orgbmwzi9f">
+            <w:hyperlink w:history="1" r:id="rIdhnpbqlxnnoeuv6jrk5vbv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support ticket list</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3892"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5468"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdwvwqd0ckkw75eddf3r4pu">
+            <w:hyperlink w:history="1" r:id="rIdwcpguxcocso6rnf88qt2y">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service request list</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3892"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5468"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdnvjmmizm-ca_h62uujq7u">
+            <w:hyperlink w:history="1" r:id="rIdvdbijzaralzln1h6v_sai">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupancy sensor data - Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3892"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5468"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdiutkrecfanpahjcve1doe">
+            <w:hyperlink w:history="1" r:id="rIdzr15caqrp4rcp_b5_gilu">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayfinding QR code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3892"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1190,355 +1190,355 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Can go on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdv1c5k_u1un8f1lk97bkcd">
+            <w:hyperlink w:history="1" r:id="rIdb5vtvatdodxgzspl0r8bk">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Announcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets · Info cards · Text bar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdrkbf3stsjrkmwddlagjqu">
+            <w:hyperlink w:history="1" r:id="rIdol4l1qdoicr503kafmj0r">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">World clocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets · Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId-zqy-9ijkctbri-2pd1qr">
+            <w:hyperlink w:history="1" r:id="rIdunytmjmu6audprr9i0rxw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Info cards · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdd95sjhxdyala5ksiu2_vv">
+            <w:hyperlink w:history="1" r:id="rIdpsnvzkxbfpvs1nnsfl-0x">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weather</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Info cards · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdzh18nn61qphz8w6si__oh">
+            <w:hyperlink w:history="1" r:id="rIdxe3csv5a_3hcizk8yvdtg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Kong weather</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Info cards · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdncsln7jbyucnb_65wlfgp">
+            <w:hyperlink w:history="1" r:id="rIdv7i-khd5ryw4qbog3hre0">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lunar calendar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId0m6uv1ad55h0mqhg7lscs">
+            <w:hyperlink w:history="1" r:id="rIdvuklw8fwflmkrhvafbpj-">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">QR Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIduytwbob-iscpleu-c5og2">
+            <w:hyperlink w:history="1" r:id="rId8pjura8zvbhxjgjarhep1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSS Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Text bar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4532"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdieergk96hhbm_esdgbc24">
+            <w:hyperlink w:history="1" r:id="rIddvezeqtwmsowczmegkahm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Info bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4828"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Text bar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1611,203 +1611,203 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Can go on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIddx3gikwqlj3gpmio5dnrx">
+            <w:hyperlink w:history="1" r:id="rId2b__k3stt6oo9mxgrk4pf">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitor welcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdlvjpl3njuwaa0pjhulzqb">
+            <w:hyperlink w:history="1" r:id="rIdgk_-d0vfg3b44bxe4eyje">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitor list</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdgsylb9adzrunuo4puhrg2">
+            <w:hyperlink w:history="1" r:id="rIdhcla6lqj4eskdikar5kb0">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitor self service buttons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIddongydgp9ukmtyo6wtaw8">
+            <w:hyperlink w:history="1" r:id="rIdwowse5k-5gienotul72it">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitor registration QR code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6240"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId5dzfmt2zjrdvhyvtx8g7-">
+            <w:hyperlink w:history="1" r:id="rIdduyvrqjotp4ewdco0anln">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wi-Fi QR Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3120"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1880,89 +1880,89 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Can go on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdn5nv1tgi7ollukb7aopax">
+            <w:hyperlink w:history="1" r:id="rIdiuh38oribx8_z6ilxykq2">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offision call people list</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets · Info cards · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdakruv7dg5ellfq21gv6ms">
+            <w:hyperlink w:history="1" r:id="rIdymmatwvp5cmbhrxm1zlcp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teams phone call people list</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4680"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Side widgets · Info cards · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2035,127 +2035,127 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Can go on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7176"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId7hcfkpzoazkr40rqgb3fi">
+            <w:hyperlink w:history="1" r:id="rIdxo7fljqeznefdluwrdazg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room control QR code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2184"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7176"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdx_v_cqo7md1npopr4upfr">
+            <w:hyperlink w:history="1" r:id="rIdiitacpdwygel17xqvct1o">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open door button</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2184"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7176"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId9z1_9tncg8od7_i_mip5i">
+            <w:hyperlink w:history="1" r:id="rIdwvemm7zrjhth5dqpw3cpx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2184"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2228,279 +2228,279 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Can go on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdvorsnvdcar8zepl8xgfvz">
+            <w:hyperlink w:history="1" r:id="rIdw9xlxtl9mwvl5isjbaj_g">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Info cards · Action buttons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId4kmuz_h5uzsyjxlsxubqb">
+            <w:hyperlink w:history="1" r:id="rId7xq8jo0fknffofiupi_07">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdduyqjpsqqnshk-8z3xkj7">
+            <w:hyperlink w:history="1" r:id="rIdiki9rcvvscia8rj_2l6va">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdf8jwhoazefiorhyoxkqa4">
+            <w:hyperlink w:history="1" r:id="rId7ucmhiivfqr9qkippfstt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playlist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIde4xjee6lfdz6d-fo9k0jw">
+            <w:hyperlink w:history="1" r:id="rIdkcdnuy60sn7adgqa5b6qi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLS (HTTP live streaming)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdnggdn3meyxuhvn1e8my27">
+            <w:hyperlink w:history="1" r:id="rIdevpfdxsfzzfit3lo38zps">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Website - iFrame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage · Info cards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4794"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdldo_goaomojr3n6vr0ufr">
+            <w:hyperlink w:history="1" r:id="rIdqibsyvk6izj402r5orsbj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDF Playback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4566"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Main stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3205,95 +3205,95 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which places exist at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> How many cards, whether there is a side column,
 which edge it sits on — all of that is the layout, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdedz8raii0piyg3y7bbhx1">
+      <w:hyperlink w:history="1" r:id="rIdfdevmsfwpf5xoyuldslry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Playing several things in turn on the main stage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — scenes, playlists and
 the weekly schedule are in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdln5xy9lunr32h-m47_k8i">
+      <w:hyperlink w:history="1" r:id="rId6kw5i7mziem-jq9eh-8g4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Scenes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and the screens that
 interrupt themselves are in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpbbkxf7cpjwdptlxvgz45">
+      <w:hyperlink w:history="1" r:id="rIdbnjvksvxops3r5dbcena7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Takeovers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -3314,51 +3314,51 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where the screen thinks it is.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Widgets that need a place read the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">device's</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> location, not the content's — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwirnjchqwp5wqa6q--qxl">
+      <w:hyperlink w:history="1" r:id="rIdtjdqqd9pz6nmm-qasjlyz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content and put it on a screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -3783,51 +3783,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw2umkuoq5d7le1g8tlwa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rIdkfhwqawrdjirovx8wekm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIddcf5ppvkdguk83x3gny-m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-list/" TargetMode="External"/><Relationship Id="rIdeai1vtlivbp7yd6m68vux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-calendar/" TargetMode="External"/><Relationship Id="rIdvjse7tgrebmgrhkchabjn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rIdmzm5ztls3im-zrpaikzoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-list/" TargetMode="External"/><Relationship Id="rIdx1gqrxi2fi_s1pmbs7z71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rIdtbqph4vxyg9ekchaah5p0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-information/" TargetMode="External"/><Relationship Id="rIdtamqyhzlwcs2y2fmdqa_-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-summary/" TargetMode="External"/><Relationship Id="rIdzzpfat3-h-l8c49q5d_d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId_8el6724ql_orgbmwzi9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rIdwvwqd0ckkw75eddf3r4pu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdnvjmmizm-ca_h62uujq7u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../occupancy-sensor-map/" TargetMode="External"/><Relationship Id="rIdiutkrecfanpahjcve1doe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdv1c5k_u1un8f1lk97bkcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdrkbf3stsjrkmwddlagjqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../world-clocks/" TargetMode="External"/><Relationship Id="rId-zqy-9ijkctbri-2pd1qr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdd95sjhxdyala5ksiu2_vv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weather/" TargetMode="External"/><Relationship Id="rIdzh18nn61qphz8w6si__oh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hong-kong-weather/" TargetMode="External"/><Relationship Id="rIdncsln7jbyucnb_65wlfgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../lunar-calendar/" TargetMode="External"/><Relationship Id="rId0m6uv1ad55h0mqhg7lscs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIduytwbob-iscpleu-c5og2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rIdieergk96hhbm_esdgbc24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIddx3gikwqlj3gpmio5dnrx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdlvjpl3njuwaa0pjhulzqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-list/" TargetMode="External"/><Relationship Id="rIdgsylb9adzrunuo4puhrg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIddongydgp9ukmtyo6wtaw8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId5dzfmt2zjrdvhyvtx8g7-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdn5nv1tgi7ollukb7aopax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offision-call-list/" TargetMode="External"/><Relationship Id="rIdakruv7dg5ellfq21gv6ms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../teams-call-list/" TargetMode="External"/><Relationship Id="rId7hcfkpzoazkr40rqgb3fi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdx_v_cqo7md1npopr4upfr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId9z1_9tncg8od7_i_mip5i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdvorsnvdcar8zepl8xgfvz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rId4kmuz_h5uzsyjxlsxubqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../video/" TargetMode="External"/><Relationship Id="rIdduyqjpsqqnshk-8z3xkj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../youtube/" TargetMode="External"/><Relationship Id="rIdf8jwhoazefiorhyoxkqa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIde4xjee6lfdz6d-fo9k0jw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hls/" TargetMode="External"/><Relationship Id="rIdnggdn3meyxuhvn1e8my27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../website-iframe/" TargetMode="External"/><Relationship Id="rIdldo_goaomojr3n6vr0ufr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../pdf-playback/" TargetMode="External"/><Relationship Id="rIdedz8raii0piyg3y7bbhx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdln5xy9lunr32h-m47_k8i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdpbbkxf7cpjwdptlxvgz45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdwirnjchqwp5wqa6q--qxl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/977a5d8e49077ed4244988902041ac962c2119e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b3f6017dc01cb92c0f636c21358987889528d7ed.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdldog4ujpzb2d6sod4nu9p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/widgets-and-places/" TargetMode="External"/><Relationship Id="rIdpy4ma5rkwjjx3zv0ijysx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId7otn0rpkfbkv24lku3vj0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-list/" TargetMode="External"/><Relationship Id="rIdxtmdaf-wo2arr-gglsjka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-calendar/" TargetMode="External"/><Relationship Id="rIdnmnea4s_h55wwc9awoe8g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-map/" TargetMode="External"/><Relationship Id="rIdymparikjxges-kqmypafs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../resource-list/" TargetMode="External"/><Relationship Id="rId_fpn-bqf2mfaxw45ykrg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-list/" TargetMode="External"/><Relationship Id="rId4pqdhnarbvhxg7fxj7-sy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../event-information/" TargetMode="External"/><Relationship Id="rIdrrpkx_vg0asaiyjnos0b_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../booking-status-summary/" TargetMode="External"/><Relationship Id="rIdx9x4_3sajjf3-ybtancaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdhnpbqlxnnoeuv6jrk5vbv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rIdwcpguxcocso6rnf88qt2y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdvdbijzaralzln1h6v_sai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../occupancy-sensor-map/" TargetMode="External"/><Relationship Id="rIdzr15caqrp4rcp_b5_gilu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdb5vtvatdodxgzspl0r8bk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdol4l1qdoicr503kafmj0r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../world-clocks/" TargetMode="External"/><Relationship Id="rIdunytmjmu6audprr9i0rxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdpsnvzkxbfpvs1nnsfl-0x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weather/" TargetMode="External"/><Relationship Id="rIdxe3csv5a_3hcizk8yvdtg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hong-kong-weather/" TargetMode="External"/><Relationship Id="rIdv7i-khd5ryw4qbog3hre0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../lunar-calendar/" TargetMode="External"/><Relationship Id="rIdvuklw8fwflmkrhvafbpj-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId8pjura8zvbhxjgjarhep1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rIddvezeqtwmsowczmegkahm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rId2b__k3stt6oo9mxgrk4pf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdgk_-d0vfg3b44bxe4eyje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-list/" TargetMode="External"/><Relationship Id="rIdhcla6lqj4eskdikar5kb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdwowse5k-5gienotul72it" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdduyvrqjotp4ewdco0anln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdiuh38oribx8_z6ilxykq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../offision-call-list/" TargetMode="External"/><Relationship Id="rIdymmatwvp5cmbhrxm1zlcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../teams-call-list/" TargetMode="External"/><Relationship Id="rIdxo7fljqeznefdluwrdazg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdiitacpdwygel17xqvct1o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdwvemm7zrjhth5dqpw3cpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdw9xlxtl9mwvl5isjbaj_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rId7xq8jo0fknffofiupi_07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../video/" TargetMode="External"/><Relationship Id="rIdiki9rcvvscia8rj_2l6va" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../youtube/" TargetMode="External"/><Relationship Id="rId7ucmhiivfqr9qkippfstt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdkcdnuy60sn7adgqa5b6qi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../hls/" TargetMode="External"/><Relationship Id="rIdevpfdxsfzzfit3lo38zps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../website-iframe/" TargetMode="External"/><Relationship Id="rIdqibsyvk6izj402r5orsbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../pdf-playback/" TargetMode="External"/><Relationship Id="rIdfdevmsfwpf5xoyuldslry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId6kw5i7mziem-jq9eh-8g4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdbnjvksvxops3r5dbcena7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdtjdqqd9pz6nmm-qasjlyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c7f300ae8761a10080d3f783b0fcb3b90841085.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1be73c7a3a0a5b4676709833c64a927bc042540c.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Widgets and the places they go</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>