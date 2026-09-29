--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,102 +52,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyoqmqby-l0pjwngvjpmgw">
+      <w:hyperlink w:history="1" r:id="rIdtwr1lz29_9bkekpl_s51z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/weekly-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A screen in a busy building has a week, not a loop. The lobby wall is worth
 giving to arriving guests at nine, to the canteen menu at noon, to room
 availability all afternoon, and to something quieter on Saturday. A rotation
 cannot do that — it shows the menu at four in the morning with the same
 conviction as at lunch. A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">schedule</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can, because it is written in days and
 hours rather than in turns. That week is what this page builds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Signage content that already exists. A schedule is a mode the main stage is put
 into, not a new kind of content — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzlt9lynxfhtkz8ltszxdv">
+      <w:hyperlink w:history="1" r:id="rIdtiq1ejpldriynkr_oaeid">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">build the content
 first</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if there is none yet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (Signage)</w:t>
       </w:r>
     </w:p>
@@ -1318,84 +1318,84 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Interruptions.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A guest arriving or a booking about to start still
 replaces the stage whatever the schedule says, then hands back — that is a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds8qmsopugxmtpyq1rk20h">
+      <w:hyperlink w:history="1" r:id="rIdqmkknqk8dxyupb7vmnbec">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">takeover</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and it outranks everything here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The other stages.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Where a layout splits the screen, every stage carries
 its own content mode and its own schedule —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpy4bn2kgibda_jehuq8yu">
+      <w:hyperlink w:history="1" r:id="rIdg_ubvwqg2utszaryotero">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1403,65 +1403,65 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Side widgets, info cards, buttons
 and text bars are fixed; they never rotate and are never scheduled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Media playlists.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjit4b6rx4mcepfhygneh1">
+      <w:hyperlink w:history="1" r:id="rIdiyrdealuvnepelflynyag">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Playlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget is an ordered reel of
 files with no time rules of its own; a schedule can give it a slot in the
 week, but its order is edited elsewhere. The three stage modes are compared in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwm4srpwg-z32h-ct39__b">
+      <w:hyperlink w:history="1" r:id="rIdtgfdeg5apbyjtrncgd8ix">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Play one thing or many</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1886,51 +1886,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyoqmqby-l0pjwngvjpmgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rIdzlt9lynxfhtkz8ltszxdv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIds8qmsopugxmtpyq1rk20h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdpy4bn2kgibda_jehuq8yu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdjit4b6rx4mcepfhygneh1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdwm4srpwg-z32h-ct39__b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c610672663e5d0556e1751314da6242d24a68fc9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0937fbb16b5d2f65868d0aefd87e36c13e3bf9d5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09b82e4575333c671379681281c83dd5f32fbf03.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21f415a927e5f0df1f5f0984abc8feaba25678f0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/524aa6da89f2b9b8b630e2e11a7cecbf20ac0f1c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22319a41141ecae372ff6c85a2d1105533a148b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de93c90a6dff8cda5f1886a7a2000117d7ca0657.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a63bdb599e90ba7509e17a9ca38c742395b98c1.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtwr1lz29_9bkekpl_s51z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rIdtiq1ejpldriynkr_oaeid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdqmkknqk8dxyupb7vmnbec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdg_ubvwqg2utszaryotero" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdiyrdealuvnepelflynyag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdtgfdeg5apbyjtrncgd8ix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c610672663e5d0556e1751314da6242d24a68fc9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0937fbb16b5d2f65868d0aefd87e36c13e3bf9d5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09b82e4575333c671379681281c83dd5f32fbf03.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21f415a927e5f0df1f5f0984abc8feaba25678f0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/524aa6da89f2b9b8b630e2e11a7cecbf20ac0f1c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22319a41141ecae372ff6c85a2d1105533a148b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de93c90a6dff8cda5f1886a7a2000117d7ca0657.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a63bdb599e90ba7509e17a9ca38c742395b98c1.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Schedule what a screen plays through the week</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>