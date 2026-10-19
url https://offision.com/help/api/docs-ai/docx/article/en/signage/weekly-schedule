--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,102 +52,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtwr1lz29_9bkekpl_s51z">
+      <w:hyperlink w:history="1" r:id="rId6dyeewuhw6q_tj9egq3e7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/weekly-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A screen in a busy building has a week, not a loop. The lobby wall is worth
 giving to arriving guests at nine, to the canteen menu at noon, to room
 availability all afternoon, and to something quieter on Saturday. A rotation
 cannot do that — it shows the menu at four in the morning with the same
 conviction as at lunch. A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">schedule</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can, because it is written in days and
 hours rather than in turns. That week is what this page builds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Signage content that already exists. A schedule is a mode the main stage is put
 into, not a new kind of content — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtiq1ejpldriynkr_oaeid">
+      <w:hyperlink w:history="1" r:id="rIdipow_bzdkrjnistogfoia">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">build the content
 first</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if there is none yet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (Signage)</w:t>
       </w:r>
     </w:p>
@@ -1318,84 +1318,84 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Interruptions.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A guest arriving or a booking about to start still
 replaces the stage whatever the schedule says, then hands back — that is a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqmkknqk8dxyupb7vmnbec">
+      <w:hyperlink w:history="1" r:id="rIdbdb07hltxrytyyn27up4u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">takeover</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and it outranks everything here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The other stages.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Where a layout splits the screen, every stage carries
 its own content mode and its own schedule —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg_ubvwqg2utszaryotero">
+      <w:hyperlink w:history="1" r:id="rId6ek2hthyvsg7ukblce0s4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1403,65 +1403,65 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Side widgets, info cards, buttons
 and text bars are fixed; they never rotate and are never scheduled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Media playlists.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiyrdealuvnepelflynyag">
+      <w:hyperlink w:history="1" r:id="rIdbldm1nvp6-sdikxvdxbe6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Playlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget is an ordered reel of
 files with no time rules of its own; a schedule can give it a slot in the
 week, but its order is edited elsewhere. The three stage modes are compared in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtgfdeg5apbyjtrncgd8ix">
+      <w:hyperlink w:history="1" r:id="rIddfbch4dwd6flp0yq0txez">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Play one thing or many</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1886,51 +1886,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtwr1lz29_9bkekpl_s51z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rIdtiq1ejpldriynkr_oaeid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdqmkknqk8dxyupb7vmnbec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdg_ubvwqg2utszaryotero" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdiyrdealuvnepelflynyag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdtgfdeg5apbyjtrncgd8ix" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c610672663e5d0556e1751314da6242d24a68fc9.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0937fbb16b5d2f65868d0aefd87e36c13e3bf9d5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09b82e4575333c671379681281c83dd5f32fbf03.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21f415a927e5f0df1f5f0984abc8feaba25678f0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/524aa6da89f2b9b8b630e2e11a7cecbf20ac0f1c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/22319a41141ecae372ff6c85a2d1105533a148b9.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/de93c90a6dff8cda5f1886a7a2000117d7ca0657.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4a63bdb599e90ba7509e17a9ca38c742395b98c1.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6dyeewuhw6q_tj9egq3e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rIdipow_bzdkrjnistogfoia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdbdb07hltxrytyyn27up4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rId6ek2hthyvsg7ukblce0s4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdbldm1nvp6-sdikxvdxbe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIddfbch4dwd6flp0yq0txez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13309fafe5353faf498191e5c1186846ee28a15c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1609a84695dca8983dc71af57d77d2aeb7b75ddf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/480c242922ff73f7cc6d800fedc6a75ae10e8ee1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf97e8ec1ddd766eee287a0b158aa62d9c06c3cc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e2e8a301c80a681dc906d69e7e30055ff46df5e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3ac4de16cacd8e1c2ae26d7e56151d358e6296a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a7beb61fc9a73646cb6415996a9312a4da9b0836.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8486a1c58d723fa7009be74d42b98aa0ccd55969.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Schedule what a screen plays through the week</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>