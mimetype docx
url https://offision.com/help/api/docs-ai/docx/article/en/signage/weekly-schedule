--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,102 +52,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6dyeewuhw6q_tj9egq3e7">
+      <w:hyperlink w:history="1" r:id="rIdewspzbvb5i02ye47d_jgs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/weekly-schedule/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A screen in a busy building has a week, not a loop. The lobby wall is worth
 giving to arriving guests at nine, to the canteen menu at noon, to room
 availability all afternoon, and to something quieter on Saturday. A rotation
 cannot do that — it shows the menu at four in the morning with the same
 conviction as at lunch. A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">schedule</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can, because it is written in days and
 hours rather than in turns. That week is what this page builds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Signage content that already exists. A schedule is a mode the main stage is put
 into, not a new kind of content — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdipow_bzdkrjnistogfoia">
+      <w:hyperlink w:history="1" r:id="rIdqatjx0ji7fynrme-axmls">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">build the content
 first</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> if there is none yet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → signage/signage-content (Signage)</w:t>
       </w:r>
     </w:p>
@@ -1318,84 +1318,84 @@
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Interruptions.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A guest arriving or a booking about to start still
 replaces the stage whatever the schedule says, then hands back — that is a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdb07hltxrytyyn27up4u">
+      <w:hyperlink w:history="1" r:id="rIdheck3gm4e10xa5691-4q-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">takeover</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and it outranks everything here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The other stages.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Where a layout splits the screen, every stage carries
 its own content mode and its own schedule —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ek2hthyvsg7ukblce0s4">
+      <w:hyperlink w:history="1" r:id="rIdkjfkab94c4xomlolqbf-e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1403,65 +1403,65 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Side widgets, info cards, buttons
 and text bars are fixed; they never rotate and are never scheduled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Media playlists.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbldm1nvp6-sdikxvdxbe6">
+      <w:hyperlink w:history="1" r:id="rId-slhajbrjmfqhn7umhlal">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Playlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget is an ordered reel of
 files with no time rules of its own; a schedule can give it a slot in the
 week, but its order is edited elsewhere. The three stage modes are compared in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddfbch4dwd6flp0yq0txez">
+      <w:hyperlink w:history="1" r:id="rIdye5q5cajo403dczo9mx1a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Play one thing or many</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1886,51 +1886,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6dyeewuhw6q_tj9egq3e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rIdipow_bzdkrjnistogfoia" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdbdb07hltxrytyyn27up4u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rId6ek2hthyvsg7ukblce0s4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdbldm1nvp6-sdikxvdxbe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIddfbch4dwd6flp0yq0txez" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13309fafe5353faf498191e5c1186846ee28a15c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1609a84695dca8983dc71af57d77d2aeb7b75ddf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/480c242922ff73f7cc6d800fedc6a75ae10e8ee1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf97e8ec1ddd766eee287a0b158aa62d9c06c3cc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e2e8a301c80a681dc906d69e7e30055ff46df5e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3ac4de16cacd8e1c2ae26d7e56151d358e6296a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a7beb61fc9a73646cb6415996a9312a4da9b0836.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8486a1c58d723fa7009be74d42b98aa0ccd55969.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdewspzbvb5i02ye47d_jgs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/weekly-schedule/" TargetMode="External"/><Relationship Id="rIdqatjx0ji7fynrme-axmls" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdheck3gm4e10xa5691-4q-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdkjfkab94c4xomlolqbf-e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId-slhajbrjmfqhn7umhlal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdye5q5cajo403dczo9mx1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/13309fafe5353faf498191e5c1186846ee28a15c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1609a84695dca8983dc71af57d77d2aeb7b75ddf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/480c242922ff73f7cc6d800fedc6a75ae10e8ee1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf97e8ec1ddd766eee287a0b158aa62d9c06c3cc.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e2e8a301c80a681dc906d69e7e30055ff46df5e.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c3ac4de16cacd8e1c2ae26d7e56151d358e6296a.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a7beb61fc9a73646cb6415996a9312a4da9b0836.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8486a1c58d723fa7009be74d42b98aa0ccd55969.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Schedule what a screen plays through the week</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>