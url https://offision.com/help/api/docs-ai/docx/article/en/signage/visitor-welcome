--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,83 +52,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8af4ila7vtmwkqmnvqoge">
+      <w:hyperlink w:history="1" r:id="rIdf6eo_tstlnt4mciwbqjfi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/visitor-welcome/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screen that says a guest's name. While a visitor is arriving it fills the
 stage with their name and company; in between guests it is a designed company
 welcome — logo, greeting, and optionally a clock — never a "no data" screen.
 It is also what the visitor-arrival </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdunakkqfzvpddwr1acqvfc">
+      <w:hyperlink w:history="1" r:id="rIdowcy8m0ums4enkjjco-yb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">takeover</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> shows when it
 interrupts the stage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Each guest's card carries the room they are going to, where their visit names
+one. And when a guest checks in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">at this screen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, the screen hands them the
+floor that room sits on before it returns to the welcome — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdiwr1ff_sorovjh2jtxxrz">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Show a visitor the way to the room they are visiting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-visitor-welcome-en" descr="A guest greeted by name on the stage." title="A guest greeted by name on the stage."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1308,85 +1340,85 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who counts as a visitor.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Invitations, check-in and the visitor flow are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdphfy3m1yzown1sltws16r">
+      <w:hyperlink w:history="1" r:id="rId2twimbul8yagmhk7ye6gv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">'s job — the screen greets what that module
 records.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">When it interrupts the stage.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Placed on the stage it simply plays;
 arriving over other content is the visitor-arrival
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsyfoenjvpvy0vfo59ety8">
+      <w:hyperlink w:history="1" r:id="rIdmcl5w-hfmehdxebdmjbyc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">takeover</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1395,51 +1427,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Follow device location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reads the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">device's</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> location — the whole lobby setup, location included, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcfmtctwcgkqh_rds5fs68">
+      <w:hyperlink w:history="1" r:id="rIdgpln8zqk6tshme_23wxxe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1864,51 +1896,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8af4ila7vtmwkqmnvqoge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/visitor-welcome/" TargetMode="External"/><Relationship Id="rIdunakkqfzvpddwr1acqvfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdphfy3m1yzown1sltws16r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/" TargetMode="External"/><Relationship Id="rIdsyfoenjvpvy0vfo59ety8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdcfmtctwcgkqh_rds5fs68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/836def55c738ad6092f991e4d1b61119fd38e87e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd32aacb0976a046527fe875111556069dee1183.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3188db3e12735aea5e6906156e0d4cbf8a913de2.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf6eo_tstlnt4mciwbqjfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/visitor-welcome/" TargetMode="External"/><Relationship Id="rIdowcy8m0ums4enkjjco-yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdiwr1ff_sorovjh2jtxxrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId2twimbul8yagmhk7ye6gv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/" TargetMode="External"/><Relationship Id="rIdmcl5w-hfmehdxebdmjbyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdgpln8zqk6tshme_23wxxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/836def55c738ad6092f991e4d1b61119fd38e87e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd32aacb0976a046527fe875111556069dee1183.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3188db3e12735aea5e6906156e0d4cbf8a913de2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Visitor welcome widget</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>