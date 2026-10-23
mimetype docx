--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,106 +52,106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf6eo_tstlnt4mciwbqjfi">
+      <w:hyperlink w:history="1" r:id="rIdovrj2tkv4bywrzquqcwma">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/visitor-welcome/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screen that says a guest's name. While a visitor is arriving it fills the
 stage with their name and company; in between guests it is a designed company
 welcome — logo, greeting, and optionally a clock — never a "no data" screen.
 It is also what the visitor-arrival </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowcy8m0ums4enkjjco-yb">
+      <w:hyperlink w:history="1" r:id="rIdlpvdkd3a4s0kjppwtof9s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">takeover</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> shows when it
 interrupts the stage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each guest's card carries the room they are going to, where their visit names
 one. And when a guest checks in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">at this screen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the screen hands them the
 floor that room sits on before it returns to the welcome — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiwr1ff_sorovjh2jtxxrz">
+      <w:hyperlink w:history="1" r:id="rIdfqo_xujcyb4w04itlc7is">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show a visitor the way to the room they are visiting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3219450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-visitor-welcome-en" descr="A guest greeted by name on the stage." title="A guest greeted by name on the stage."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1340,85 +1340,85 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who counts as a visitor.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Invitations, check-in and the visitor flow are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2twimbul8yagmhk7ye6gv">
+      <w:hyperlink w:history="1" r:id="rIdaozowjykubvhjw1ilsj2m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">'s job — the screen greets what that module
 records.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">When it interrupts the stage.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Placed on the stage it simply plays;
 arriving over other content is the visitor-arrival
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmcl5w-hfmehdxebdmjbyc">
+      <w:hyperlink w:history="1" r:id="rIdcbzjqnwr-lkfs33mcyeha">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">takeover</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1427,51 +1427,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Follow device location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reads the
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">device's</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> location — the whole lobby setup, location included, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgpln8zqk6tshme_23wxxe">
+      <w:hyperlink w:history="1" r:id="rIdp0zlprttvkcnb_cke-pj9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1896,51 +1896,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdf6eo_tstlnt4mciwbqjfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/visitor-welcome/" TargetMode="External"/><Relationship Id="rIdowcy8m0ums4enkjjco-yb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdiwr1ff_sorovjh2jtxxrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId2twimbul8yagmhk7ye6gv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/" TargetMode="External"/><Relationship Id="rIdmcl5w-hfmehdxebdmjbyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdgpln8zqk6tshme_23wxxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/836def55c738ad6092f991e4d1b61119fd38e87e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd32aacb0976a046527fe875111556069dee1183.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3188db3e12735aea5e6906156e0d4cbf8a913de2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdovrj2tkv4bywrzquqcwma" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/visitor-welcome/" TargetMode="External"/><Relationship Id="rIdlpvdkd3a4s0kjppwtof9s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdfqo_xujcyb4w04itlc7is" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdaozowjykubvhjw1ilsj2m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/" TargetMode="External"/><Relationship Id="rIdcbzjqnwr-lkfs33mcyeha" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdp0zlprttvkcnb_cke-pj9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eeb4af8e80f4a079f39cfc1c2e73fe4bddf80e6a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e8d9754f66a05d7047b8d917d4a3079d8bf76cc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9fa0c94c9280e71fd9405dc22547198258d6480.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Visitor welcome widget</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>