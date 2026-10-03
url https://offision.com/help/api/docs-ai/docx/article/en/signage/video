--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmctgzkeip3zsshwjh3bm8">
+      <w:hyperlink w:history="1" r:id="rId3xgk5xcypy748t2tjuwqu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/video/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One video, played from a file you upload — a brand film in the lobby, a safety
 clip by the lifts. The file lives on the server, so the screen keeps playing it
 without a network in the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -632,51 +632,51 @@
             <w:tcW w:type="dxa" w:w="3820"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdatc_xmyiftkc5ezzpmoom">
+      <w:hyperlink w:history="1" r:id="rIdhcnkjaakvq3norx9zdlr7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">scene rotation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> a video is never cut off mid-play:
 with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Play once</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the rotation moves on when the clip ends, and with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -714,135 +714,135 @@
         <w:t xml:space="preserve">A clip can hold a block of the week instead of a turn in a rotation — a safety
 film at nine, a brand reel over lunch. Put the stage into </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Schedule</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, draw the
 hours, and choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Video</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for that block:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1jdqtu8jliutaos4d3ole">
+      <w:hyperlink w:history="1" r:id="rId8biiio5ydwo-xocthssze">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Schedule what a screen plays through the week</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The design's font size.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nothing in a video responds to the type ramp —
 media widgets ignore it, like the other design-wide settings in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdarp4_gscmj5hswnsor7ju">
+      <w:hyperlink w:history="1" r:id="rIdccpghjloacloe8gbl1u-r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Several clips in turn.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> One widget plays one file — a rotation of many is
 the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmneskccdsnzqqmbpbgmd5">
+      <w:hyperlink w:history="1" r:id="rIdo8ig-h0xla6ext7zuucwu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Playlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget, or </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiqhg44mfmh-zr1wg6euwd">
+      <w:hyperlink w:history="1" r:id="rId47gytwr7gfxob542e7-sy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Scenes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> on the
 stage.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1268,51 +1268,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmctgzkeip3zsshwjh3bm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/video/" TargetMode="External"/><Relationship Id="rIdatc_xmyiftkc5ezzpmoom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId1jdqtu8jliutaos4d3ole" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdarp4_gscmj5hswnsor7ju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdmneskccdsnzqqmbpbgmd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdiqhg44mfmh-zr1wg6euwd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bba7f316822d6d282d29c1f9e369714360b461c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3xgk5xcypy748t2tjuwqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/video/" TargetMode="External"/><Relationship Id="rIdhcnkjaakvq3norx9zdlr7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId8biiio5ydwo-xocthssze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdccpghjloacloe8gbl1u-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdo8ig-h0xla6ext7zuucwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rId47gytwr7gfxob542e7-sy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bba7f316822d6d282d29c1f9e369714360b461c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Video widget</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>