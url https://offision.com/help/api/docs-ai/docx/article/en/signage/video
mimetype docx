--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3xgk5xcypy748t2tjuwqu">
+      <w:hyperlink w:history="1" r:id="rIdozcclaqb281lkt9w_xbtd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/video/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One video, played from a file you upload — a brand film in the lobby, a safety
 clip by the lifts. The file lives on the server, so the screen keeps playing it
 without a network in the room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -632,51 +632,51 @@
             <w:tcW w:type="dxa" w:w="3820"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhcnkjaakvq3norx9zdlr7">
+      <w:hyperlink w:history="1" r:id="rIdtsok59ewww2tznod5fvst">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">scene rotation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> a video is never cut off mid-play:
 with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Play once</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the rotation moves on when the clip ends, and with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -714,135 +714,135 @@
         <w:t xml:space="preserve">A clip can hold a block of the week instead of a turn in a rotation — a safety
 film at nine, a brand reel over lunch. Put the stage into </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Schedule</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, draw the
 hours, and choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Video</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for that block:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8biiio5ydwo-xocthssze">
+      <w:hyperlink w:history="1" r:id="rId5l3i33u90kvilf_2wiyip">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Schedule what a screen plays through the week</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The design's font size.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nothing in a video responds to the type ramp —
 media widgets ignore it, like the other design-wide settings in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdccpghjloacloe8gbl1u-r">
+      <w:hyperlink w:history="1" r:id="rId3ntmxktehpyefxdj6xaiu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Several clips in turn.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> One widget plays one file — a rotation of many is
 the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo8ig-h0xla6ext7zuucwu">
+      <w:hyperlink w:history="1" r:id="rIdyjf9didmxjkbjcygli_cd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Playlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget, or </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId47gytwr7gfxob542e7-sy">
+      <w:hyperlink w:history="1" r:id="rIdiz40cx_yns8q2n5sjertm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Scenes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> on the
 stage.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1268,51 +1268,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3xgk5xcypy748t2tjuwqu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/video/" TargetMode="External"/><Relationship Id="rIdhcnkjaakvq3norx9zdlr7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId8biiio5ydwo-xocthssze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdccpghjloacloe8gbl1u-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdo8ig-h0xla6ext7zuucwu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rId47gytwr7gfxob542e7-sy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4bba7f316822d6d282d29c1f9e369714360b461c.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdozcclaqb281lkt9w_xbtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/video/" TargetMode="External"/><Relationship Id="rIdtsok59ewww2tznod5fvst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId5l3i33u90kvilf_2wiyip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rId3ntmxktehpyefxdj6xaiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdyjf9didmxjkbjcygli_cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../playlist/" TargetMode="External"/><Relationship Id="rIdiz40cx_yns8q2n5sjertm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/228ffbd2633d0651d852ecb0bc46ad7132857d6a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Video widget</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>