--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Takeovers: when the screen interrupts itself</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A takeover replaces whatever the main stage is playing when a visitor arrives or a booking or event is about to start, then hands back — which three exist, and the two settings that decide how a reception screen greets.</w:t>
+        <w:t xml:space="preserve">A takeover replaces whatever the main stage is playing when a visitor arrives or a booking or event is about to start, then hands back — which three exist, which screens greet an arriving guest, and why no screen can be narrowed to the visitors going to one meeting room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId23f43lphqwv-w482zbdxt">
+      <w:hyperlink w:history="1" r:id="rId5vbbwphpbgnx8fevoadgs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/takeovers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A takeover is not another scene. It replaces whatever the stage is playing for
 as long as it has something to say, and then hands back. The section lives at
 the foot of the stage's settings — click the stage in the preview to reach it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -566,175 +566,327 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 chooses between every check-in across the buildings this screen belongs to, and
 only the guests who scanned </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">this</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> screen's own QR code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A takeover outranks whatever mode the stage is in: it interrupts a single
 widget, a scene rotation and a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds6lbnbn_e8zucdlgferbm">
+      <w:hyperlink w:history="1" r:id="rIdkj96z-yi0i2jfgxetgfiq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">weekly schedule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> alike,
 and hands back to whatever is due next rather than to what it interrupted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A takeover belongs to one stage:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Where the layout splits the content into two stages, each keeps its own
 takeovers, and a takeover replaces only the stage that owns it. The other stage
 carries on. Side widgets, cards and buttons are never covered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">What this does not control</w:t>
+        <w:t xml:space="preserve">Which screens greet an arriving guest</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One check-in reaches two kinds of screen, and only two:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Greet: All visitors</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — every screen whose </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Location</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> covers a building
+the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">visit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> names. Several screens in that building all greet the same guest,
+at the same moment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Greet: This board only</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the one screen whose own QR code the guest
+scanned to check in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There is no third audience, and none of it is by room. A screen bound to a
+meeting room greets its building's arrivals like every other screen there; it
+cannot be narrowed to the guests whose visit names </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">that</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> room. So a guest
+admitted at the entrance cannot be greeted by the screen at meeting room A
+alone — either every screen in the building greets them, or the guest checks in
+at room A's own screen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">This board only means the guest checked in there:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+The screen is recognised by the QR code the guest scanned, so a guest admitted
+at the reception desk, on their own phone, or at another screen never reaches a
+screen set to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">This board only</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. And that QR carries the screen's identity
+only while the screen's walk-in code has </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Print visitor badge label</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on —
+without it, a screen set to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">This board only</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> greets nobody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What this does not control</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">What the welcome screen looks like</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — that is the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId94h1eb46npytls67w_yyk">
+      <w:hyperlink w:history="1" r:id="rId2govjd5cozrb-m4mubx16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor welcome</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget, whether it arrives as a
 takeover or is placed on the stage directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who counts as expected.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Invitations, check-in and the visitor flow are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_sqtj3--cfxowmgew2_1x">
+      <w:hyperlink w:history="1" r:id="rIdkhejk7l1tkliexhvmjczi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">'s job — the screen only reports them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The whole lobby setup</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, end to end — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqjv5yfbmpfyzegmflf4vo">
+      <w:hyperlink w:history="1" r:id="rIdkax4qgsoikrh6xyekxywz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1159,51 +1311,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId23f43lphqwv-w482zbdxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/takeovers/" TargetMode="External"/><Relationship Id="rIds6lbnbn_e8zucdlgferbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rId94h1eb46npytls67w_yyk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rId_sqtj3--cfxowmgew2_1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/" TargetMode="External"/><Relationship Id="rIdqjv5yfbmpfyzegmflf4vo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/800c43e53f6423427bcc5bb5acd6a55d68db8b6e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5vbbwphpbgnx8fevoadgs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/takeovers/" TargetMode="External"/><Relationship Id="rIdkj96z-yi0i2jfgxetgfiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rId2govjd5cozrb-m4mubx16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdkhejk7l1tkliexhvmjczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/" TargetMode="External"/><Relationship Id="rIdkax4qgsoikrh6xyekxywz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/800c43e53f6423427bcc5bb5acd6a55d68db8b6e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Takeovers: when the screen interrupts itself</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>