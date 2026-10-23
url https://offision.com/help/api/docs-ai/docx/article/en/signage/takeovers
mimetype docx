--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5vbbwphpbgnx8fevoadgs">
+      <w:hyperlink w:history="1" r:id="rId48m8chqg50sj2bcztwgpx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/takeovers/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A takeover is not another scene. It replaces whatever the stage is playing for
 as long as it has something to say, and then hands back. The section lives at
 the foot of the stage's settings — click the stage in the preview to reach it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
@@ -566,51 +566,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 chooses between every check-in across the buildings this screen belongs to, and
 only the guests who scanned </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">this</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> screen's own QR code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A takeover outranks whatever mode the stage is in: it interrupts a single
 widget, a scene rotation and a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkj96z-yi0i2jfgxetgfiq">
+      <w:hyperlink w:history="1" r:id="rIdevnzgwh4vtwtktgonv8cy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">weekly schedule</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> alike,
 and hands back to whatever is due next rather than to what it interrupted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A takeover belongs to one stage:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -777,116 +777,116 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What the welcome screen looks like</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — that is the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2govjd5cozrb-m4mubx16">
+      <w:hyperlink w:history="1" r:id="rIdc6awbv5nezlyplhwej82u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor welcome</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widget, whether it arrives as a
 takeover or is placed on the stage directly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who counts as expected.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Invitations, check-in and the visitor flow are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkhejk7l1tkliexhvmjczi">
+      <w:hyperlink w:history="1" r:id="rIdqaruwdxg80ombp9jpzrut">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visiting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">'s job — the screen only reports them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The whole lobby setup</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, end to end — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkax4qgsoikrh6xyekxywz">
+      <w:hyperlink w:history="1" r:id="rIdrx6i5gouhp1t6samhsacq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1311,51 +1311,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5vbbwphpbgnx8fevoadgs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/takeovers/" TargetMode="External"/><Relationship Id="rIdkj96z-yi0i2jfgxetgfiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rId2govjd5cozrb-m4mubx16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdkhejk7l1tkliexhvmjczi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/" TargetMode="External"/><Relationship Id="rIdkax4qgsoikrh6xyekxywz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/800c43e53f6423427bcc5bb5acd6a55d68db8b6e.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId48m8chqg50sj2bcztwgpx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/takeovers/" TargetMode="External"/><Relationship Id="rIdevnzgwh4vtwtktgonv8cy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../weekly-schedule/" TargetMode="External"/><Relationship Id="rIdc6awbv5nezlyplhwej82u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visitor-welcome/" TargetMode="External"/><Relationship Id="rIdqaruwdxg80ombp9jpzrut" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/" TargetMode="External"/><Relationship Id="rIdrx6i5gouhp1t6samhsacq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42b5490bde0b3d0d019039df7e2f1d3c2b320936.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Takeovers: when the screen interrupts itself</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>