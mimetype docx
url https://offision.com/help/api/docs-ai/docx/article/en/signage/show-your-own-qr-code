--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwc9zvpxwurpjziun2pjnj">
+      <w:hyperlink w:history="1" r:id="rIdwfuyny0aeyhk-iok2syfo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/show-your-own-qr-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A code on a screen is one of two different things, and picking the wrong one is
 the usual reason this takes an afternoon instead of five minutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -120,51 +120,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">picture</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of a code already, the screen shows that picture as it is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An account that can manage signage, and signage content that already exists — if
 you have none yet, start with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda5ojdaaqivbsfy-zqwovg">
+      <w:hyperlink w:history="1" r:id="rIdscx_tau1jtlewi6eidb0d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content and put it on a screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 come back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Have the code's destination ready too: the link you want scanned, or the image
 file you were given.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -379,51 +379,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the better answer whenever you have a choice. It stays crisp
 however large the tile is, and changing where the code points is one field —
 nobody has to regenerate a picture and upload it again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The picture path is for a code you cannot regenerate: a payment code, one issued
 by a bank or a landlord, one printed on something official.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Guest Wi-Fi, visitor registration, wayfinding and room control each have a tile
 of their own that builds the code for you — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpryyirdqw0-kwlnwaameb">
+      <w:hyperlink w:history="1" r:id="rIdzo3dv12bjqfq42ipsniz6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The QR code tiles</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. This article is for a code Offision
 does not already know how to make.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Make room for it on the design</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -563,51 +563,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Buttons and Cards, the rows that decide whether there is anywhere to put a code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two things about this page surprise people, and both are covered in full in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9tra6jqhgjhr-y-sf8xv_">
+      <w:hyperlink w:history="1" r:id="rId-9tc_xdhpuexb09oxspd1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1220,51 +1220,51 @@
 edges that way, and a code with a corner missing does not scan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fit to the space</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> keeps the whole code, with blank space either side of it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything else about this widget is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvjjhf-bgdt6nnvvk522_o">
+      <w:hyperlink w:history="1" r:id="rIdf1ogh6ixqijnpdbtu2bzx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Image widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Save, and scan it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1471,51 +1471,51 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wayfinding QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room control QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> each build their own code
 from live data — a network, a rotating walk-in key, this screen's own position,
 the booking currently in the room. None of them will ever show a code you
 supply. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfllonh0isvkadhsbluch1">
+      <w:hyperlink w:history="1" r:id="rId2cile4wp35vuq3yzaomtd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Buttons and QR codes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1961,51 +1961,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwc9zvpxwurpjziun2pjnj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rIda5ojdaaqivbsfy-zqwovg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdpryyirdqw0-kwlnwaameb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rId9tra6jqhgjhr-y-sf8xv_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdvjjhf-bgdt6nnvvk522_o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdfllonh0isvkadhsbluch1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad826e7c3d199aa3ad5958e9f0a1c697834c6ad5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9738c01fdbc1410aff076b48a4afc41cbdd0133.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b117c2916f5bc4b5e1812757c64f1b9215254b9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwfuyny0aeyhk-iok2syfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rIdscx_tau1jtlewi6eidb0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdzo3dv12bjqfq42ipsniz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rId-9tc_xdhpuexb09oxspd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdf1ogh6ixqijnpdbtu2bzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rId2cile4wp35vuq3yzaomtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad826e7c3d199aa3ad5958e9f0a1c697834c6ad5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9738c01fdbc1410aff076b48a4afc41cbdd0133.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b117c2916f5bc4b5e1812757c64f1b9215254b9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show your own QR code on a screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>