--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwfuyny0aeyhk-iok2syfo">
+      <w:hyperlink w:history="1" r:id="rIdikxwxtvtsfaefwzqovo0g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/show-your-own-qr-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A code on a screen is one of two different things, and picking the wrong one is
 the usual reason this takes an afternoon instead of five minutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -120,51 +120,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">picture</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of a code already, the screen shows that picture as it is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An account that can manage signage, and signage content that already exists — if
 you have none yet, start with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdscx_tau1jtlewi6eidb0d">
+      <w:hyperlink w:history="1" r:id="rIdsq7riuws-ih6yp-ylarxp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content and put it on a screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 come back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Have the code's destination ready too: the link you want scanned, or the image
 file you were given.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -379,51 +379,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the better answer whenever you have a choice. It stays crisp
 however large the tile is, and changing where the code points is one field —
 nobody has to regenerate a picture and upload it again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The picture path is for a code you cannot regenerate: a payment code, one issued
 by a bank or a landlord, one printed on something official.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Guest Wi-Fi, visitor registration, wayfinding and room control each have a tile
 of their own that builds the code for you — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzo3dv12bjqfq42ipsniz6">
+      <w:hyperlink w:history="1" r:id="rIdp7lbwwxz0flqmga5splyj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The QR code tiles</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. This article is for a code Offision
 does not already know how to make.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Make room for it on the design</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -563,51 +563,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Buttons and Cards, the rows that decide whether there is anywhere to put a code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two things about this page surprise people, and both are covered in full in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-9tc_xdhpuexb09oxspd1">
+      <w:hyperlink w:history="1" r:id="rId5ju0yek2tx62wggutbgwv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1220,51 +1220,51 @@
 edges that way, and a code with a corner missing does not scan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fit to the space</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> keeps the whole code, with blank space either side of it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything else about this widget is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf1ogh6ixqijnpdbtu2bzx">
+      <w:hyperlink w:history="1" r:id="rIdx3c6hbalfvnrbf3qcqaju">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Image widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Save, and scan it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1471,51 +1471,51 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wayfinding QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room control QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> each build their own code
 from live data — a network, a rotating walk-in key, this screen's own position,
 the booking currently in the room. None of them will ever show a code you
 supply. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2cile4wp35vuq3yzaomtd">
+      <w:hyperlink w:history="1" r:id="rIdox5m4bxwzu4elqf_1jrau">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Buttons and QR codes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1961,51 +1961,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwfuyny0aeyhk-iok2syfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rIdscx_tau1jtlewi6eidb0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdzo3dv12bjqfq42ipsniz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rId-9tc_xdhpuexb09oxspd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdf1ogh6ixqijnpdbtu2bzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rId2cile4wp35vuq3yzaomtd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ad826e7c3d199aa3ad5958e9f0a1c697834c6ad5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9738c01fdbc1410aff076b48a4afc41cbdd0133.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b117c2916f5bc4b5e1812757c64f1b9215254b9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdikxwxtvtsfaefwzqovo0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rIdsq7riuws-ih6yp-ylarxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdp7lbwwxz0flqmga5splyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rId5ju0yek2tx62wggutbgwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdx3c6hbalfvnrbf3qcqaju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdox5m4bxwzu4elqf_1jrau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85da5aa969cd159a18c0ee460016a4eacbb6fc29.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c26fa9ad453bdfa6b29baf6e566c88e4d098a9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5cf4a7f2b611865f9542a7c788515aed0e965bb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show your own QR code on a screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>