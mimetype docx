--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdikxwxtvtsfaefwzqovo0g">
+      <w:hyperlink w:history="1" r:id="rId2majx-4n4dhmgxjzvdjc1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/show-your-own-qr-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A code on a screen is one of two different things, and picking the wrong one is
 the usual reason this takes an afternoon instead of five minutes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -120,51 +120,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">picture</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of a code already, the screen shows that picture as it is.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An account that can manage signage, and signage content that already exists — if
 you have none yet, start with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsq7riuws-ih6yp-ylarxp">
+      <w:hyperlink w:history="1" r:id="rId1y6fz1-un-xsa5i8bkbvw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content and put it on a screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 come back.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Have the code's destination ready too: the link you want scanned, or the image
 file you were given.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -379,51 +379,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the better answer whenever you have a choice. It stays crisp
 however large the tile is, and changing where the code points is one field —
 nobody has to regenerate a picture and upload it again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The picture path is for a code you cannot regenerate: a payment code, one issued
 by a bank or a landlord, one printed on something official.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Guest Wi-Fi, visitor registration, wayfinding and room control each have a tile
 of their own that builds the code for you — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp7lbwwxz0flqmga5splyj">
+      <w:hyperlink w:history="1" r:id="rIdageqsj-or_ponk7kkbozl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The QR code tiles</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. This article is for a code Offision
 does not already know how to make.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Make room for it on the design</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -563,51 +563,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Buttons and Cards, the rows that decide whether there is anywhere to put a code.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two things about this page surprise people, and both are covered in full in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ju0yek2tx62wggutbgwv">
+      <w:hyperlink w:history="1" r:id="rIdxocdyjz99yb7z8zbrstrc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1220,51 +1220,51 @@
 edges that way, and a code with a corner missing does not scan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fit to the space</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> keeps the whole code, with blank space either side of it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything else about this widget is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx3c6hbalfvnrbf3qcqaju">
+      <w:hyperlink w:history="1" r:id="rIdukpck_frez64z3ih1ryyf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Image widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Save, and scan it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1471,51 +1471,51 @@
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Wayfinding QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room control QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> each build their own code
 from live data — a network, a rotating walk-in key, this screen's own position,
 the booking currently in the room. None of them will ever show a code you
 supply. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdox5m4bxwzu4elqf_1jrau">
+      <w:hyperlink w:history="1" r:id="rId6znq3nmhedne--af4ot80">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Buttons and QR codes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1961,51 +1961,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdikxwxtvtsfaefwzqovo0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rIdsq7riuws-ih6yp-ylarxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdp7lbwwxz0flqmga5splyj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rId5ju0yek2tx62wggutbgwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdx3c6hbalfvnrbf3qcqaju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rIdox5m4bxwzu4elqf_1jrau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85da5aa969cd159a18c0ee460016a4eacbb6fc29.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c26fa9ad453bdfa6b29baf6e566c88e4d098a9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5cf4a7f2b611865f9542a7c788515aed0e965bb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2majx-4n4dhmgxjzvdjc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId1y6fz1-un-xsa5i8bkbvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdageqsj-or_ponk7kkbozl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdxocdyjz99yb7z8zbrstrc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdukpck_frez64z3ih1ryyf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../image/" TargetMode="External"/><Relationship Id="rId6znq3nmhedne--af4ot80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85da5aa969cd159a18c0ee460016a4eacbb6fc29.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c26fa9ad453bdfa6b29baf6e566c88e4d098a9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5cf4a7f2b611865f9542a7c788515aed0e965bb.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show your own QR code on a screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>