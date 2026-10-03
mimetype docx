--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A back-of-house screen that shows the day's service requests as one shared queue — build the content, aim it at the right rooms, and connect the touch screen your staff will work from.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq51vv4mrpts8q7bpphxdy">
+      <w:hyperlink w:history="1" r:id="rIdd5lim2mlggwqrxor64gov">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/set-up-a-service-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A service panel is the screen in the pantry or the facilities room: the day's
 service requests, full screen, grouped by the floor they are due on, with a
 timer on each that turns amber and then red as it waits. On a touch screen,
 staff tap a request to take it, finish it, or turn it down. It is the one
 signage purpose built for the people </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -208,51 +208,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Content</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 connected to hardware exactly like any other screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An account that can manage signage and devices. At least one in-use service
 already on your rooms — that is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc0ge3tp-mlzcwln7vbkar">
+      <w:hyperlink w:history="1" r:id="rIds-ldmgch4_lj03uzrcu8t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service people call for during a meeting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — because a panel over an empty catalogue has nothing to show. Have the screen
 powered on, on the network, and running the Offision player app; a touch screen
 if staff should work the queue from it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Create the content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -362,71 +362,70 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose step, with Service panel — service requests and tasks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That purpose seeds a design that is nothing but the queue: the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjvtnr5cxffcesnwm9wsex">
+      <w:hyperlink w:history="1" r:id="rId3duwcpq5drav7rou1kaay">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Service request list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> filling the whole stage, no
 side widgets, no buttons. That is deliberate — a screen read at a glance from
 across a kitchen has no room for anything else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Answer the screen questions that follow — size, shape, orientation — and be
-honest about </w:t>
+        <w:t xml:space="preserve">Pick the device you are hanging it on, and be honest about </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. On a touch screen, tapping a request opens its
 details and the buttons that move it along; on one nobody can touch, the panel
 is read-only and the queue is worked from the app instead. Then choose
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Create</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
@@ -643,51 +642,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The queue's settings, with the thresholds that drive the timer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every setting on this screen — the status toggles, organizer, options and
 remarks rows, seconds per page — is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduv8mlpn0blrznca4vdbai">
+      <w:hyperlink w:history="1" r:id="rIdhxlmdrqquukn9fpo_f3u3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Service request list widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Set what you need,
 then </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Save</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -755,51 +754,51 @@
         <w:t xml:space="preserve">, choose the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Brand</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of
 hardware, type the six-character code the screen is showing, and go on to
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The full walkthrough, including what each brand needs, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt8kd1acwbw5cpeuuf9pjt">
+      <w:hyperlink w:history="1" r:id="rIda8_rwd_fh5j6_bwbcgyh8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (Signage devices)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1100,170 +1099,170 @@
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Screen monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shows the
 same thing without the walk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then hand it to the team:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-wq7tdy4gik7lq_vmmni6">
+      <w:hyperlink w:history="1" r:id="rId4hghwpgxuojq8hxstfosy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Handle requests at the service panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is the staff's side of this screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What can be requested, and by whom.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The catalogue of services, their
 options and their hours are </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdspyj0ejru0grlkebonmjr">
+      <w:hyperlink w:history="1" r:id="rId7jxooybmashtaoblxty6e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">'s job — start with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmhaaasrs9pz_tu1fjypyc">
+      <w:hyperlink w:history="1" r:id="rIdf4bd7eztcxct3rqwzg2aj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a service request works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who fulfils requests, and how they are notified.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidf3oryfzc1sy0yyw9elj">
+      <w:hyperlink w:history="1" r:id="rIdxzmqjljmlrwqyh0yvhfby">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Assign the people who fulfil requests</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">;
 the panel notifies nobody by itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reported faults.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A broken chair or a dead screen is a support ticket, not
 a service request — that queue has its own widget,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzrxgr_uyomkfpud8becxk">
+      <w:hyperlink w:history="1" r:id="rIdba8_zz12kck3azcifvye4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Support ticket list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Still need help:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Note what the panel's </w:t>
@@ -1747,51 +1746,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq51vv4mrpts8q7bpphxdy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdc0ge3tp-mlzcwln7vbkar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rIdjvtnr5cxffcesnwm9wsex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIduv8mlpn0blrznca4vdbai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdt8kd1acwbw5cpeuuf9pjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId-wq7tdy4gik7lq_vmmni6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdspyj0ejru0grlkebonmjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/" TargetMode="External"/><Relationship Id="rIdmhaaasrs9pz_tu1fjypyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdidf3oryfzc1sy0yyw9elj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdzrxgr_uyomkfpud8becxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce186da981f8cb17a169f5f5fe15f3bc0ced5988.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25c610a89826634cd5db2c9d093abfc335f81b8a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8ee7d109fc2fe04ad5a47e4a4419f1896759b3f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db3aac95ffe81578d49908a850c65b868667e14e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b1adcc0c0c5b1f0daefdf30c8599ba865ed50d2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e6199e6eae27a0045ccf437c74d95a1aeba46a3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd5lim2mlggwqrxor64gov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIds-ldmgch4_lj03uzrcu8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId3duwcpq5drav7rou1kaay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdhxlmdrqquukn9fpo_f3u3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIda8_rwd_fh5j6_bwbcgyh8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId4hghwpgxuojq8hxstfosy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rId7jxooybmashtaoblxty6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/" TargetMode="External"/><Relationship Id="rIdf4bd7eztcxct3rqwzg2aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdxzmqjljmlrwqyh0yvhfby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdba8_zz12kck3azcifvye4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce186da981f8cb17a169f5f5fe15f3bc0ced5988.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25c610a89826634cd5db2c9d093abfc335f81b8a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8ee7d109fc2fe04ad5a47e4a4419f1896759b3f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db3aac95ffe81578d49908a850c65b868667e14e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b1adcc0c0c5b1f0daefdf30c8599ba865ed50d2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e6199e6eae27a0045ccf437c74d95a1aeba46a3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a service panel for your service team</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>