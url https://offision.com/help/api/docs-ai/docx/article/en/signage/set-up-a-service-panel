--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd5lim2mlggwqrxor64gov">
+      <w:hyperlink w:history="1" r:id="rIdembzxhxvwhgwrfpmb51vr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/set-up-a-service-panel/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A service panel is the screen in the pantry or the facilities room: the day's
 service requests, full screen, grouped by the floor they are due on, with a
 timer on each that turns amber and then red as it waits. On a touch screen,
 staff tap a request to take it, finish it, or turn it down. It is the one
 signage purpose built for the people </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -208,51 +208,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Content</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 connected to hardware exactly like any other screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 An account that can manage signage and devices. At least one in-use service
 already on your rooms — that is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds-ldmgch4_lj03uzrcu8t">
+      <w:hyperlink w:history="1" r:id="rIdxgbowhlkee03gva49qmkd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a service people call for during a meeting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — because a panel over an empty catalogue has nothing to show. Have the screen
 powered on, on the network, and running the Offision player app; a touch screen
 if staff should work the queue from it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Create the content</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -362,51 +362,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The purpose step, with Service panel — service requests and tasks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That purpose seeds a design that is nothing but the queue: the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3duwcpq5drav7rou1kaay">
+      <w:hyperlink w:history="1" r:id="rId-whc-kz4xie_ybmof4zgi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Service request list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> filling the whole stage, no
 side widgets, no buttons. That is deliberate — a screen read at a glance from
 across a kitchen has no room for anything else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pick the device you are hanging it on, and be honest about </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -642,51 +642,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The queue's settings, with the thresholds that drive the timer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every setting on this screen — the status toggles, organizer, options and
 remarks rows, seconds per page — is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhxlmdrqquukn9fpo_f3u3">
+      <w:hyperlink w:history="1" r:id="rIdi4u86ny2sqtcixsizxs2y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The Service request list widget</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Set what you need,
 then </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Save</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -754,51 +754,51 @@
         <w:t xml:space="preserve">, choose the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Brand</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of
 hardware, type the six-character code the screen is showing, and go on to
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The full walkthrough, including what each brand needs, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda8_rwd_fh5j6_bwbcgyh8">
+      <w:hyperlink w:history="1" r:id="rIddcwuxdllrmzob3prin3lk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (Signage devices)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1099,170 +1099,170 @@
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Screen monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shows the
 same thing without the walk.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then hand it to the team:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4hghwpgxuojq8hxstfosy">
+      <w:hyperlink w:history="1" r:id="rIdysqqn1wgxhb2gy48qstmh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Handle requests at the service panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is the staff's side of this screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What can be requested, and by whom.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The catalogue of services, their
 options and their hours are </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7jxooybmashtaoblxty6e">
+      <w:hyperlink w:history="1" r:id="rIdpuj1xhk47h73g4eez36aj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">'s job — start with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf4bd7eztcxct3rqwzg2aj">
+      <w:hyperlink w:history="1" r:id="rIdqosyjn12byavdqqcvw5ep">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How a service request works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who fulfils requests, and how they are notified.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxzmqjljmlrwqyh0yvhfby">
+      <w:hyperlink w:history="1" r:id="rIdgpkbchfydl51iws52bowk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Assign the people who fulfil requests</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">;
 the panel notifies nobody by itself.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reported faults.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A broken chair or a dead screen is a support ticket, not
 a service request — that queue has its own widget,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdba8_zz12kck3azcifvye4">
+      <w:hyperlink w:history="1" r:id="rId-woch7gpp79rgqzts1wra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Support ticket list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Still need help:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Note what the panel's </w:t>
@@ -1746,51 +1746,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd5lim2mlggwqrxor64gov" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIds-ldmgch4_lj03uzrcu8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId3duwcpq5drav7rou1kaay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdhxlmdrqquukn9fpo_f3u3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIda8_rwd_fh5j6_bwbcgyh8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId4hghwpgxuojq8hxstfosy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rId7jxooybmashtaoblxty6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/" TargetMode="External"/><Relationship Id="rIdf4bd7eztcxct3rqwzg2aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdxzmqjljmlrwqyh0yvhfby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rIdba8_zz12kck3azcifvye4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce186da981f8cb17a169f5f5fe15f3bc0ced5988.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25c610a89826634cd5db2c9d093abfc335f81b8a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c8ee7d109fc2fe04ad5a47e4a4419f1896759b3f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db3aac95ffe81578d49908a850c65b868667e14e.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b1adcc0c0c5b1f0daefdf30c8599ba865ed50d2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7e6199e6eae27a0045ccf437c74d95a1aeba46a3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdembzxhxvwhgwrfpmb51vr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdxgbowhlkee03gva49qmkd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/set-up-a-service-people-call-for-during-a-meeting/" TargetMode="External"/><Relationship Id="rId-whc-kz4xie_ybmof4zgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIdi4u86ny2sqtcixsizxs2y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../service-request-list/" TargetMode="External"/><Relationship Id="rIddcwuxdllrmzob3prin3lk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdysqqn1wgxhb2gy48qstmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service-staff/handle-requests-at-the-panel/" TargetMode="External"/><Relationship Id="rIdpuj1xhk47h73g4eez36aj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/" TargetMode="External"/><Relationship Id="rIdqosyjn12byavdqqcvw5ep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/how-a-service-request-works/" TargetMode="External"/><Relationship Id="rIdgpkbchfydl51iws52bowk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/service/assign-the-people-who-fulfil-requests/" TargetMode="External"/><Relationship Id="rId-woch7gpp79rgqzts1wra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../support-ticket-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/981b09097c6f8ea69034a114aeef2afa9e830018.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/793486407209bdf1ebe737697f456328dbf32846.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ff0fffe3318d7889e7b5d09d8da6814c213ffb92.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81e483345d33149905334b9081825cfa80ebd6c1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/902f7579a4ef8b669e074c9cb6e96ad703891288.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4c3a5538b141a1541de77211180d84ad2663bf4a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a service panel for your service team</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>