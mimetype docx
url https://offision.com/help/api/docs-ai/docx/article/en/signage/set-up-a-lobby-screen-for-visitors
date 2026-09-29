--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Build reception content, connect the screen that shows it, and give that screen a location — which is what decides whose visitors it greets and where a walk-in registers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrefaf4rileiq52vmhtnxz">
+      <w:hyperlink w:history="1" r:id="rIdolp7xsrbotb7quieoljdj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/set-up-a-lobby-screen-for-visitors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A screen in a reception area does two jobs at once: it greets the people who
 have arrived, and it registers the ones who turned up unannounced. Both come
 from the same content, and both depend on one field that is easy to walk past.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -436,103 +436,103 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Reception &amp; lobby seeds the welcome screen, the self-service buttons and the walk-in code in one click.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That purpose seeds the design with a visitor welcome screen, self-service
 buttons and a walk-in QR code already in place, which is most of this article
-done in one click. Answer the screen questions that follow — size, shape,
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> — and choose </w:t>
+done in one click. Pick the device you are hanging it on, answer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Touch
+screen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Create</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Be honest about </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. On a screen nobody can touch, the self-service
 buttons are replaced by the walk-in QR code, because there is no point offering a
 button nobody can press.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rest of the wizard, and everything about the editor it opens, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgtnxogtujoos0zixvag1r">
+      <w:hyperlink w:history="1" r:id="rId4pbzmq9w8mkid6hpuya5f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content and put it on a screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Set up what visitors see</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The editor shows a live preview on the left and its settings on the right, and
@@ -722,50 +722,72 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Greet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> only when it runs as the takeover — with
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> under them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A guest who checks in at this screen is also shown the room they are going to and
+the floor it sits on, before the welcome returns. Four things have to be true for
+that to appear —
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsuxvbad050l0_o-39ejln">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Show a visitor the way to the room they are visiting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="7019925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-welcome-visitors" descr="The Visitors page of the welcome screen: who gets greeted, and whose visitors count." title="The Visitors page of the welcome screen: who gets greeted, and whose visitors count."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
@@ -1015,51 +1037,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That widget carries a QR code of its own, under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, with its own
 route — so a touchable screen does not need the separate QR widget above unless
 you want the code given a slot of its own. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdycdvqieoqc0rvcz3qob6s">
+      <w:hyperlink w:history="1" r:id="rIdlb51y4ebgae0t5nyku_zz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Action widgets</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Connect the screen to the device</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The content still shows nowhere. Nothing you did in step 2 touched hardware —
@@ -1135,51 +1157,51 @@
         <w:t xml:space="preserve"> of hardware you are installing, type
 the six-character code the screen is showing into the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connect</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> step, and go
 on to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The full walkthrough is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrarr5xqqg7zvd3cfmlko8">
+      <w:hyperlink w:history="1" r:id="rId8v4pfeuru2crarbgmupxj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (Signage devices)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1451,51 +1473,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Location on a signage device, in the field that decides whose visitors it shows.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For a lobby, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">drop a point</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the floor plan rather than tapping a room: the
 screen belongs to the entrance, not to any one space. What the two picks differ
 on is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIditajcwhqplfwv5ruf4ypg">
+      <w:hyperlink w:history="1" r:id="rIdmughdjm3p14vy0j-zvaqc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either way the device now resolves to a building, and every widget set to
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Follow device location</w:t>
@@ -1543,51 +1565,51 @@
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Screen monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for a live picture of what the screen
 is actually displaying. It is the fastest way to confirm the content landed,
 without walking back to the lobby — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpumenkac25tr5cniilxul">
+      <w:hyperlink w:history="1" r:id="rIdm3t2tdtmqvy_ui5vnza8u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">see what every screen is showing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3733800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="screen-wall" descr="Screen monitoring: what the lobby screen is actually displaying, without walking to it." title="Screen monitoring: what the lobby screen is actually displaying, without walking to it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1645,121 +1667,121 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then test the path a real visitor takes: scan the QR code on the screen,
 register, and check that the visitor appears on the welcome screen — and, in
 the visitor list in the console, against the building you placed the device in
 rather than some other one. That last detail is the whole point of step 4, and
 it is the only check that proves it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screen built here shows one thing all the time. Playing several in turn and
 scheduling by time of day are </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmy522mzduq0e-lhkohtjj">
+      <w:hyperlink w:history="1" r:id="rIdpafewaxg8snl4mfu22zo_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Scenes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; the way the welcome
 screen interrupts whatever is playing is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdid3bzcoo9x56s3hzo1ags">
+      <w:hyperlink w:history="1" r:id="rIdmxx4vh5ehjmg5mu5ndf9g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Takeovers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Which
 widget can sit where is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpygmv2s358vvfq2hvtv5u">
+      <w:hyperlink w:history="1" r:id="rIdazgpcgqoeuu3wrkxbzmkw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and changing the
 shape, rather than what is in it, is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqdcbk_dyqvdrtqsjktai8">
+      <w:hyperlink w:history="1" r:id="rIdz0leoagt67qej2bcuqjcv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The badge a visitor is given when they check in is designed elsewhere and is
 company-wide — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-lcsp91xg6a-qn3vmfhwr">
+      <w:hyperlink w:history="1" r:id="rIdz4bxkblwnoy3vbehtyrd1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the visitor badge design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 The printer that prints it is connected on the screen itself — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc-1l1jyvwprgoqqwlhimv">
+      <w:hyperlink w:history="1" r:id="rIdupryeaq95mf3mjfdwmtay">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a label printer to a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Still need help:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Note the device's brand and model, what the </w:t>
@@ -2223,51 +2245,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrefaf4rileiq52vmhtnxz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdgtnxogtujoos0zixvag1r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdycdvqieoqc0rvcz3qob6s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdrarr5xqqg7zvd3cfmlko8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIditajcwhqplfwv5ruf4ypg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdpumenkac25tr5cniilxul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdmy522mzduq0e-lhkohtjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdid3bzcoo9x56s3hzo1ags" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdpygmv2s358vvfq2hvtv5u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdqdcbk_dyqvdrtqsjktai8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId-lcsp91xg6a-qn3vmfhwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdc-1l1jyvwprgoqqwlhimv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ada1463502cbbf0da5aab3ccd59a16c799b4433.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ca6005d863ab46e131efe97c8f2ee833a3264f3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2fb2285582c9f80695e9e87d6db86587e7e2301.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be022749cb20b89bda8d9e5e322951a7a7fd907d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3188db3e12735aea5e6906156e0d4cbf8a913de2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1a7b01066bf78a923c45980c051b73a227d2097.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18bfb1ffc90b39b75cbc1ee6143cbc04d1f9e6aa.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6d62c28ca71eb4813bc69a64310a4745b08dce8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32fddbb39eba1da59e9d32dfb2d665c4aa001ee2.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdolp7xsrbotb7quieoljdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId4pbzmq9w8mkid6hpuya5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdsuxvbad050l0_o-39ejln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdlb51y4ebgae0t5nyku_zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId8v4pfeuru2crarbgmupxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdmughdjm3p14vy0j-zvaqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdm3t2tdtmqvy_ui5vnza8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdpafewaxg8snl4mfu22zo_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdmxx4vh5ehjmg5mu5ndf9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdazgpcgqoeuu3wrkxbzmkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdz0leoagt67qej2bcuqjcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdz4bxkblwnoy3vbehtyrd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdupryeaq95mf3mjfdwmtay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ada1463502cbbf0da5aab3ccd59a16c799b4433.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ca6005d863ab46e131efe97c8f2ee833a3264f3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2fb2285582c9f80695e9e87d6db86587e7e2301.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be022749cb20b89bda8d9e5e322951a7a7fd907d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3188db3e12735aea5e6906156e0d4cbf8a913de2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1a7b01066bf78a923c45980c051b73a227d2097.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18bfb1ffc90b39b75cbc1ee6143cbc04d1f9e6aa.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6d62c28ca71eb4813bc69a64310a4745b08dce8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32fddbb39eba1da59e9d32dfb2d665c4aa001ee2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a lobby screen for visitors</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>