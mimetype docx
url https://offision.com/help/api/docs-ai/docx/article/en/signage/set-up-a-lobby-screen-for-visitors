--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,87 +26,95 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Build reception content, connect the screen that shows it, and give that screen a location — which is what decides whose visitors it greets and where a walk-in registers.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] Build reception content, connect the screen that shows it, and give that screen a location — which is what decides whose visitors it greets and where a walk-in registers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-17</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdolp7xsrbotb7quieoljdj">
+      <w:hyperlink w:history="1" r:id="rIdvpvdli4wh7yic5lhc68bv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/set-up-a-lobby-screen-for-visitors/</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A screen in a reception area does two jobs at once: it greets the people who
 have arrived, and it registers the ones who turned up unannounced. Both come
 from the same content, and both depend on one field that is easy to walk past.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="board-device-location" descr="Putting the device on a floor plan is what tells it where it is — and everything on the screen that depends on a place works itself out from that spot." title="Putting the device on a floor plan is what tells it where it is — and everything on the screen that depends on a place works itself out from that spot."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -488,51 +496,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Be honest about </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. On a screen nobody can touch, the self-service
 buttons are replaced by the walk-in QR code, because there is no point offering a
 button nobody can press.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rest of the wizard, and everything about the editor it opens, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4pbzmq9w8mkid6hpuya5f">
+      <w:hyperlink w:history="1" r:id="rId384lq3we48l7dftrwzq9o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content and put it on a screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Set up what visitors see</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The editor shows a live preview on the left and its settings on the right, and
@@ -730,51 +738,51 @@
       <w:r>
         <w:t xml:space="preserve"> only when it runs as the takeover — with
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> under them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A guest who checks in at this screen is also shown the room they are going to and
 the floor it sits on, before the welcome returns. Four things have to be true for
 that to appear —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsuxvbad050l0_o-39ejln">
+      <w:hyperlink w:history="1" r:id="rId5bx4slfco6cefwbzb7hsp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show a visitor the way to the room they are visiting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="7019925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-welcome-visitors" descr="The Visitors page of the welcome screen: who gets greeted, and whose visitors count." title="The Visitors page of the welcome screen: who gets greeted, and whose visitors count."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1037,51 +1045,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That widget carries a QR code of its own, under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, with its own
 route — so a touchable screen does not need the separate QR widget above unless
 you want the code given a slot of its own. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlb51y4ebgae0t5nyku_zz">
+      <w:hyperlink w:history="1" r:id="rId1mop-dkhgw02bz1g-dgcb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Action widgets</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Connect the screen to the device</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The content still shows nowhere. Nothing you did in step 2 touched hardware —
@@ -1157,51 +1165,51 @@
         <w:t xml:space="preserve"> of hardware you are installing, type
 the six-character code the screen is showing into the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connect</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> step, and go
 on to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The full walkthrough is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8v4pfeuru2crarbgmupxj">
+      <w:hyperlink w:history="1" r:id="rIdguotd9dxjzotdxolc3fxs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (Signage devices)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1473,51 +1481,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Location on a signage device, in the field that decides whose visitors it shows.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For a lobby, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">drop a point</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the floor plan rather than tapping a room: the
 screen belongs to the entrance, not to any one space. What the two picks differ
 on is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmughdjm3p14vy0j-zvaqc">
+      <w:hyperlink w:history="1" r:id="rId0igqfifwpfvlvjyhwaoq6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either way the device now resolves to a building, and every widget set to
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Follow device location</w:t>
@@ -1565,51 +1573,51 @@
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Screen monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for a live picture of what the screen
 is actually displaying. It is the fastest way to confirm the content landed,
 without walking back to the lobby — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm3t2tdtmqvy_ui5vnza8u">
+      <w:hyperlink w:history="1" r:id="rId_otjevxmif4weqcz_5iy2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">see what every screen is showing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3733800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="screen-wall" descr="Screen monitoring: what the lobby screen is actually displaying, without walking to it." title="Screen monitoring: what the lobby screen is actually displaying, without walking to it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1667,121 +1675,121 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then test the path a real visitor takes: scan the QR code on the screen,
 register, and check that the visitor appears on the welcome screen — and, in
 the visitor list in the console, against the building you placed the device in
 rather than some other one. That last detail is the whole point of step 4, and
 it is the only check that proves it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screen built here shows one thing all the time. Playing several in turn and
 scheduling by time of day are </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpafewaxg8snl4mfu22zo_">
+      <w:hyperlink w:history="1" r:id="rIdvrzo0a-wqwyehpyhbbbks">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Scenes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; the way the welcome
 screen interrupts whatever is playing is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmxx4vh5ehjmg5mu5ndf9g">
+      <w:hyperlink w:history="1" r:id="rIdnrjmjb-ecq_kodq5u6ege">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Takeovers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Which
 widget can sit where is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdazgpcgqoeuu3wrkxbzmkw">
+      <w:hyperlink w:history="1" r:id="rId-izic2d0qwm1oanayg7gl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and changing the
 shape, rather than what is in it, is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz0leoagt67qej2bcuqjcv">
+      <w:hyperlink w:history="1" r:id="rIdd0crqp-vrvqdrfunsbe1n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The badge a visitor is given when they check in is designed elsewhere and is
 company-wide — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz4bxkblwnoy3vbehtyrd1">
+      <w:hyperlink w:history="1" r:id="rIdepm_kdcrxtivtjp9tzwbm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the visitor badge design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 The printer that prints it is connected on the screen itself — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdupryeaq95mf3mjfdwmtay">
+      <w:hyperlink w:history="1" r:id="rIdgaw7aofoelkqo4nd6mfxa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a label printer to a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Still need help:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Note the device's brand and model, what the </w:t>
@@ -2245,51 +2253,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdolp7xsrbotb7quieoljdj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId4pbzmq9w8mkid6hpuya5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdsuxvbad050l0_o-39ejln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdlb51y4ebgae0t5nyku_zz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rId8v4pfeuru2crarbgmupxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdmughdjm3p14vy0j-zvaqc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdm3t2tdtmqvy_ui5vnza8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdpafewaxg8snl4mfu22zo_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdmxx4vh5ehjmg5mu5ndf9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdazgpcgqoeuu3wrkxbzmkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdz0leoagt67qej2bcuqjcv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdz4bxkblwnoy3vbehtyrd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdupryeaq95mf3mjfdwmtay" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ada1463502cbbf0da5aab3ccd59a16c799b4433.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ca6005d863ab46e131efe97c8f2ee833a3264f3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c2fb2285582c9f80695e9e87d6db86587e7e2301.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/be022749cb20b89bda8d9e5e322951a7a7fd907d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3188db3e12735aea5e6906156e0d4cbf8a913de2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1a7b01066bf78a923c45980c051b73a227d2097.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18bfb1ffc90b39b75cbc1ee6143cbc04d1f9e6aa.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c6d62c28ca71eb4813bc69a64310a4745b08dce8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/32fddbb39eba1da59e9d32dfb2d665c4aa001ee2.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvpvdli4wh7yic5lhc68bv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId384lq3we48l7dftrwzq9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId5bx4slfco6cefwbzb7hsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId1mop-dkhgw02bz1g-dgcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdguotd9dxjzotdxolc3fxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId0igqfifwpfvlvjyhwaoq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId_otjevxmif4weqcz_5iy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdvrzo0a-wqwyehpyhbbbks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdnrjmjb-ecq_kodq5u6ege" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rId-izic2d0qwm1oanayg7gl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdd0crqp-vrvqdrfunsbe1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdepm_kdcrxtivtjp9tzwbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdgaw7aofoelkqo4nd6mfxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/032bad6230b203177aac1049b35fe61564ecead4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/282fef9aa0fe72bc10519ec9ae1c6f03724ddd1c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c791f22754df73c44f185fbd3f9075f7a260212.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd25e279e73dc5884c120882b60abc0ac9837d8d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9fa0c94c9280e71fd9405dc22547198258d6480.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ad268890f13a3db32b18004c864ab8440c6d1fa.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a296d374472bae401f44eb5ff01a7809ec2ee5f0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d2a3aefc02cba62b7a8ed65a03301a8ded8a86a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0669159f2873beddd563b4824c81508b961113a6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a lobby screen for visitors</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>