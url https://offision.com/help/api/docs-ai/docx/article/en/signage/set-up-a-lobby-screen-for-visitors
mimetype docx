--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvpvdli4wh7yic5lhc68bv">
+      <w:hyperlink w:history="1" r:id="rId0bvywvd2p8xjonlinvcdr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/set-up-a-lobby-screen-for-visitors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A screen in a reception area does two jobs at once: it greets the people who
@@ -496,51 +496,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Be honest about </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. On a screen nobody can touch, the self-service
 buttons are replaced by the walk-in QR code, because there is no point offering a
 button nobody can press.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rest of the wizard, and everything about the editor it opens, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId384lq3we48l7dftrwzq9o">
+      <w:hyperlink w:history="1" r:id="rId2k3fdgxa780gl1uarzdiv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Build signage content and put it on a screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Set up what visitors see</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The editor shows a live preview on the left and its settings on the right, and
@@ -738,51 +738,51 @@
       <w:r>
         <w:t xml:space="preserve"> only when it runs as the takeover — with
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> under them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A guest who checks in at this screen is also shown the room they are going to and
 the floor it sits on, before the welcome returns. Four things have to be true for
 that to appear —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5bx4slfco6cefwbzb7hsp">
+      <w:hyperlink w:history="1" r:id="rIdnglpl8o6yc2qkrwb8xrzi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show a visitor the way to the room they are visiting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="7019925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="visitor-welcome-visitors" descr="The Visitors page of the welcome screen: who gets greeted, and whose visitors count." title="The Visitors page of the welcome screen: who gets greeted, and whose visitors count."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1045,51 +1045,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That widget carries a QR code of its own, under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show QR code</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, with its own
 route — so a touchable screen does not need the separate QR widget above unless
 you want the code given a slot of its own. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1mop-dkhgw02bz1g-dgcb">
+      <w:hyperlink w:history="1" r:id="rIdeaun_uecjxugrnwyi1dyz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Action widgets</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Connect the screen to the device</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The content still shows nowhere. Nothing you did in step 2 touched hardware —
@@ -1165,51 +1165,51 @@
         <w:t xml:space="preserve"> of hardware you are installing, type
 the six-character code the screen is showing into the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connect</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> step, and go
 on to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The full walkthrough is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdguotd9dxjzotdxolc3fxs">
+      <w:hyperlink w:history="1" r:id="rIddxbevvz_fzdasfknw9kpr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → device/signage/signage-device (Signage devices)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1481,51 +1481,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Location on a signage device, in the field that decides whose visitors it shows.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For a lobby, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">drop a point</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the floor plan rather than tapping a room: the
 screen belongs to the entrance, not to any one space. What the two picks differ
 on is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0igqfifwpfvlvjyhwaoq6">
+      <w:hyperlink w:history="1" r:id="rIdhtne70vy2p_n0lslsam0f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Either way the device now resolves to a building, and every widget set to
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Follow device location</w:t>
@@ -1573,51 +1573,51 @@
         <w:t xml:space="preserve">Go to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Screen monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for a live picture of what the screen
 is actually displaying. It is the fastest way to confirm the content landed,
 without walking back to the lobby — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_otjevxmif4weqcz_5iy2">
+      <w:hyperlink w:history="1" r:id="rIdipao2t0w0yerviojtobsg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">see what every screen is showing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3733800"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="screen-wall" descr="Screen monitoring: what the lobby screen is actually displaying, without walking to it." title="Screen monitoring: what the lobby screen is actually displaying, without walking to it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1675,121 +1675,121 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then test the path a real visitor takes: scan the QR code on the screen,
 register, and check that the visitor appears on the welcome screen — and, in
 the visitor list in the console, against the building you placed the device in
 rather than some other one. That last detail is the whole point of step 4, and
 it is the only check that proves it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The screen built here shows one thing all the time. Playing several in turn and
 scheduling by time of day are </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvrzo0a-wqwyehpyhbbbks">
+      <w:hyperlink w:history="1" r:id="rIdvlsuz86jsd5_estosjcip">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Scenes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; the way the welcome
 screen interrupts whatever is playing is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnrjmjb-ecq_kodq5u6ege">
+      <w:hyperlink w:history="1" r:id="rIdmtnslsuyxq0o4jnfuqxdd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Takeovers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Which
 widget can sit where is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-izic2d0qwm1oanayg7gl">
+      <w:hyperlink w:history="1" r:id="rIdf1krnjmt6eqzpfvpcnfeo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and changing the
 shape, rather than what is in it, is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd0crqp-vrvqdrfunsbe1n">
+      <w:hyperlink w:history="1" r:id="rIdvmiggyktuizpxdwv2_prf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The badge a visitor is given when they check in is designed elsewhere and is
 company-wide — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdepm_kdcrxtivtjp9tzwbm">
+      <w:hyperlink w:history="1" r:id="rIdmna3ttb51qotm4dew439v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change the visitor badge design</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 The printer that prints it is connected on the screen itself — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgaw7aofoelkqo4nd6mfxa">
+      <w:hyperlink w:history="1" r:id="rId7snrlpk9x0gppumspie9c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a label printer to a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Still need help:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Note the device's brand and model, what the </w:t>
@@ -2253,51 +2253,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvpvdli4wh7yic5lhc68bv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId384lq3we48l7dftrwzq9o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rId5bx4slfco6cefwbzb7hsp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rId1mop-dkhgw02bz1g-dgcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdguotd9dxjzotdxolc3fxs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId0igqfifwpfvlvjyhwaoq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId_otjevxmif4weqcz_5iy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdvrzo0a-wqwyehpyhbbbks" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdnrjmjb-ecq_kodq5u6ege" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rId-izic2d0qwm1oanayg7gl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdd0crqp-vrvqdrfunsbe1n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdepm_kdcrxtivtjp9tzwbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rIdgaw7aofoelkqo4nd6mfxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/032bad6230b203177aac1049b35fe61564ecead4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/282fef9aa0fe72bc10519ec9ae1c6f03724ddd1c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c791f22754df73c44f185fbd3f9075f7a260212.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd25e279e73dc5884c120882b60abc0ac9837d8d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9fa0c94c9280e71fd9405dc22547198258d6480.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ad268890f13a3db32b18004c864ab8440c6d1fa.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a296d374472bae401f44eb5ff01a7809ec2ee5f0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d2a3aefc02cba62b7a8ed65a03301a8ded8a86a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0669159f2873beddd563b4824c81508b961113a6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0bvywvd2p8xjonlinvcdr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId2k3fdgxa780gl1uarzdiv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../build-signage-content/" TargetMode="External"/><Relationship Id="rIdnglpl8o6yc2qkrwb8xrzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../visiting/show-a-visitor-the-way-to-their-room/" TargetMode="External"/><Relationship Id="rIdeaun_uecjxugrnwyi1dyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIddxbevvz_fzdasfknw9kpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdhtne70vy2p_n0lslsam0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdipao2t0w0yerviojtobsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdvlsuz86jsd5_estosjcip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdmtnslsuyxq0o4jnfuqxdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdf1krnjmt6eqzpfvpcnfeo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdvmiggyktuizpxdwv2_prf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdmna3ttb51qotm4dew439v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/change-the-visitor-badge-design/" TargetMode="External"/><Relationship Id="rId7snrlpk9x0gppumspie9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-label-printer/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/032bad6230b203177aac1049b35fe61564ecead4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/282fef9aa0fe72bc10519ec9ae1c6f03724ddd1c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c791f22754df73c44f185fbd3f9075f7a260212.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd25e279e73dc5884c120882b60abc0ac9837d8d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9fa0c94c9280e71fd9405dc22547198258d6480.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ad268890f13a3db32b18004c864ab8440c6d1fa.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a296d374472bae401f44eb5ff01a7809ec2ee5f0.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d2a3aefc02cba62b7a8ed65a03301a8ded8a86a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0669159f2873beddd563b4824c81508b961113a6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set up a lobby screen for visitors</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>