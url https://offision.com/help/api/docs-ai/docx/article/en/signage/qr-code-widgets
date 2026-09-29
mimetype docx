--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -42,95 +42,95 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The five built-in codes a screen can put on the wall — a link of your own, guest Wi-Fi, visitor registration, wayfinding and room control — with each one's settings and where it may sit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-01</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddsflzir5vtzwxieqjk1fy">
+      <w:hyperlink w:history="1" r:id="rId1l6l7mapea6-7himc4ssj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/qr-code-widgets/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A code on the wall is the touchless path: nobody presses anything, and whatever
 the tile is for happens on the visitor's own phone instead. Five of these are
 built in, each wired to one thing. The tiles you press are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpzyyaqy30jal6h645hehn">
+      <w:hyperlink w:history="1" r:id="rIdfat6ufmjyehbc-8b87km2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Buttons on a screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and the places themselves are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsrtydbftsxdkijyple2zs">
+      <w:hyperlink w:history="1" r:id="rIdesa2ra4ufz1lkfkot00c-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">These survive a screen without touch:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Where a screen was described as having no touch, the tiles that exist to be
@@ -470,51 +470,51 @@
 instead of touching the screen. It is also what </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor self service
 buttons</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> silently becomes on a screen without touch. The full lobby build
 around this widget — and why </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> matters there — is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdii1d5vxjryhfzh2u1g8fz">
+      <w:hyperlink w:history="1" r:id="rIdpxesbq2x55duyx3_brxxe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-visitor-registration-qr-code-en" descr="The walk-in registration code on an action tile." title="The walk-in registration code on an action tile."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1619,53 +1619,55 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The Wi-Fi code's settings: the network the code joins, and what the tile says under it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wayfinding QR code</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Scan it and directions open on the reader's own phone, starting from where
-[...1 lines deleted...]
-settings of its own beyond the shared ones.</w:t>
+        <w:t xml:space="preserve">Scan it and the floor opens on the reader's own phone, at the spot this screen
+stands — for anyone in the building, not just visitors. The code carries no
+destination, so the phone arrives with a search field and the reader picks the
+room, then gets the walk one step at a time. It has no settings of its own beyond
+the shared ones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-wayfinding-qr-code-en" descr="The wayfinding code on an action tile." title="The wayfinding code on an action tile."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1848,84 +1850,84 @@
 settings, registration from the Visiting module, and a route from the floor
 plan. The tile renders a code; it does not create the thing behind it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Their size and colour.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The design-wide font size, appearance and widget
 background apply to these like every other tile — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9wh_k0y3azjrwb2hcsajh">
+      <w:hyperlink w:history="1" r:id="rId9cvdhielmbiafsue3iq0o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A code somebody handed you.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A payment code, or one issued by a bank or a
 landlord, is a picture rather than a link — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdursrezdwh6oei67ye2tlz">
+      <w:hyperlink w:history="1" r:id="rIdzyaovqtuptcpmr0m8cx56">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show your own QR code on a screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2350,51 +2352,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddsflzir5vtzwxieqjk1fy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdpzyyaqy30jal6h645hehn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdsrtydbftsxdkijyple2zs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdii1d5vxjryhfzh2u1g8fz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId9wh_k0y3azjrwb2hcsajh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdursrezdwh6oei67ye2tlz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9738c01fdbc1410aff076b48a4afc41cbdd0133.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/960fdd0e2ae74ee0de9a1a2d18a4bc5ee0b52dc0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d017eceea0b65862b100cb95213b48734523751.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1a7b01066bf78a923c45980c051b73a227d2097.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21106dfa8044f06b857aba23fbc5a0ce9325d328.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8140a0c9b30bfb1d79329b67b32ee836ef7a9d5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6cbcbeb99b763a06b60bbe8283d67e9e69a871f7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ba7fa04f3aaf9f2c7bf1b08c0cff89cc13151b9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1l6l7mapea6-7himc4ssj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdfat6ufmjyehbc-8b87km2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdesa2ra4ufz1lkfkot00c-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdpxesbq2x55duyx3_brxxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId9cvdhielmbiafsue3iq0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdzyaovqtuptcpmr0m8cx56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9738c01fdbc1410aff076b48a4afc41cbdd0133.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/960fdd0e2ae74ee0de9a1a2d18a4bc5ee0b52dc0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d017eceea0b65862b100cb95213b48734523751.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1a7b01066bf78a923c45980c051b73a227d2097.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21106dfa8044f06b857aba23fbc5a0ce9325d328.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8140a0c9b30bfb1d79329b67b32ee836ef7a9d5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6cbcbeb99b763a06b60bbe8283d67e9e69a871f7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ba7fa04f3aaf9f2c7bf1b08c0cff89cc13151b9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The QR code tiles</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>