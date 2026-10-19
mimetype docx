--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -26,111 +26,119 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The QR code tiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The five built-in codes a screen can put on the wall — a link of your own, guest Wi-Fi, visitor registration, wayfinding and room control — with each one's settings and where it may sit.</w:t>
+        <w:t xml:space="preserve">[Map family: shared] The five built-in codes a screen can put on the wall — a link of your own, guest Wi-Fi, visitor registration, wayfinding and room control — with each one's settings and where it may sit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-21</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1l6l7mapea6-7himc4ssj">
+      <w:hyperlink w:history="1" r:id="rIdkeqnueon4l5kwnl-crxlq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/qr-code-widgets/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: shared</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">A code on the wall is the touchless path: nobody presses anything, and whatever
 the tile is for happens on the visitor's own phone instead. Five of these are
 built in, each wired to one thing. The tiles you press are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfat6ufmjyehbc-8b87km2">
+      <w:hyperlink w:history="1" r:id="rIdhglvaisgkcawqxtfpk5xs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Buttons on a screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and the places themselves are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdesa2ra4ufz1lkfkot00c-">
+      <w:hyperlink w:history="1" r:id="rIdnwizl1kc9hjftfkbr9biw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">These survive a screen without touch:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Where a screen was described as having no touch, the tiles that exist to be
@@ -470,51 +478,51 @@
 instead of touching the screen. It is also what </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor self service
 buttons</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> silently becomes on a screen without touch. The full lobby build
 around this widget — and why </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> matters there — is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpxesbq2x55duyx3_brxxe">
+      <w:hyperlink w:history="1" r:id="rIdpfuhgyhwaew-bxbmt3gny">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-visitor-registration-qr-code-en" descr="The walk-in registration code on an action tile." title="The walk-in registration code on an action tile."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1850,84 +1858,84 @@
 settings, registration from the Visiting module, and a route from the floor
 plan. The tile renders a code; it does not create the thing behind it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Their size and colour.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The design-wide font size, appearance and widget
 background apply to these like every other tile — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9cvdhielmbiafsue3iq0o">
+      <w:hyperlink w:history="1" r:id="rIdpw6tyzafoo5ozcop7kcvl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A code somebody handed you.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A payment code, or one issued by a bank or a
 landlord, is a picture rather than a link — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzyaovqtuptcpmr0m8cx56">
+      <w:hyperlink w:history="1" r:id="rIdelfblfjr29frys6v51ek3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show your own QR code on a screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2352,51 +2360,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1l6l7mapea6-7himc4ssj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdfat6ufmjyehbc-8b87km2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdesa2ra4ufz1lkfkot00c-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdpxesbq2x55duyx3_brxxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId9cvdhielmbiafsue3iq0o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdzyaovqtuptcpmr0m8cx56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c9738c01fdbc1410aff076b48a4afc41cbdd0133.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/960fdd0e2ae74ee0de9a1a2d18a4bc5ee0b52dc0.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d017eceea0b65862b100cb95213b48734523751.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f1a7b01066bf78a923c45980c051b73a227d2097.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/21106dfa8044f06b857aba23fbc5a0ce9325d328.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8140a0c9b30bfb1d79329b67b32ee836ef7a9d5.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6cbcbeb99b763a06b60bbe8283d67e9e69a871f7.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ba7fa04f3aaf9f2c7bf1b08c0cff89cc13151b9.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkeqnueon4l5kwnl-crxlq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdhglvaisgkcawqxtfpk5xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdnwizl1kc9hjftfkbr9biw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdpfuhgyhwaew-bxbmt3gny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdpw6tyzafoo5ozcop7kcvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdelfblfjr29frys6v51ek3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c26fa9ad453bdfa6b29baf6e566c88e4d098a9a8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c0d0f9a183d2c91e0fbb07be365ca3c5d0c2dea.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94e13dc229fb2758e9ba254f243afca9014b5b7d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ad268890f13a3db32b18004c864ab8440c6d1fa.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e870dea344ca0095dcf9c3e0e0725088139de28.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d62d5ada7a95cd78f5b0f4abe70eb7a443006d24.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f43f6a57d396a382ffecaf354e5886759142e3bf.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52e354d4060a67819d70c8e684814c42a693fb91.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The QR code tiles</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>