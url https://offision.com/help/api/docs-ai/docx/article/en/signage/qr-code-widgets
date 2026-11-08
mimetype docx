--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,93 +52,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkeqnueon4l5kwnl-crxlq">
+      <w:hyperlink w:history="1" r:id="rIdwgkq03y7gpjjedjzlwx6r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/qr-code-widgets/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: shared</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A code on the wall is the touchless path: nobody presses anything, and whatever
 the tile is for happens on the visitor's own phone instead. Five of these are
 built in, each wired to one thing. The tiles you press are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhglvaisgkcawqxtfpk5xs">
+      <w:hyperlink w:history="1" r:id="rIdr-m-qpvrgeam9j7k68l1i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Buttons on a screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and the places themselves are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnwizl1kc9hjftfkbr9biw">
+      <w:hyperlink w:history="1" r:id="rIdzarvtdw9bpdoruqrflojx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">These survive a screen without touch:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Where a screen was described as having no touch, the tiles that exist to be
@@ -478,51 +478,51 @@
 instead of touching the screen. It is also what </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor self service
 buttons</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> silently becomes on a screen without touch. The full lobby build
 around this widget — and why </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> matters there — is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpfuhgyhwaew-bxbmt3gny">
+      <w:hyperlink w:history="1" r:id="rId4zgk9jhkaqbwm5gn5erau">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1714500" cy="2286000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="widget-visitor-registration-qr-code-en" descr="The walk-in registration code on an action tile." title="The walk-in registration code on an action tile."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1858,84 +1858,84 @@
 settings, registration from the Visiting module, and a route from the floor
 plan. The tile renders a code; it does not create the thing behind it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Their size and colour.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The design-wide font size, appearance and widget
 background apply to these like every other tile — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpw6tyzafoo5ozcop7kcvl">
+      <w:hyperlink w:history="1" r:id="rId4nrll_g48yvusimyykm27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A code somebody handed you.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A payment code, or one issued by a bank or a
 landlord, is a picture rather than a link — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdelfblfjr29frys6v51ek3">
+      <w:hyperlink w:history="1" r:id="rIdy12gzr6gt129ay1m0cshq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Show your own QR code on a screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2360,51 +2360,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkeqnueon4l5kwnl-crxlq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdhglvaisgkcawqxtfpk5xs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdnwizl1kc9hjftfkbr9biw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdpfuhgyhwaew-bxbmt3gny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rIdpw6tyzafoo5ozcop7kcvl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdelfblfjr29frys6v51ek3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c26fa9ad453bdfa6b29baf6e566c88e4d098a9a8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c0d0f9a183d2c91e0fbb07be365ca3c5d0c2dea.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94e13dc229fb2758e9ba254f243afca9014b5b7d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ad268890f13a3db32b18004c864ab8440c6d1fa.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e870dea344ca0095dcf9c3e0e0725088139de28.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d62d5ada7a95cd78f5b0f4abe70eb7a443006d24.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f43f6a57d396a382ffecaf354e5886759142e3bf.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52e354d4060a67819d70c8e684814c42a693fb91.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwgkq03y7gpjjedjzlwx6r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/qr-code-widgets/" TargetMode="External"/><Relationship Id="rIdr-m-qpvrgeam9j7k68l1i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../action-widgets/" TargetMode="External"/><Relationship Id="rIdzarvtdw9bpdoruqrflojx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId4zgk9jhkaqbwm5gn5erau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId4nrll_g48yvusimyykm27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdy12gzr6gt129ay1m0cshq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../show-your-own-qr-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c26fa9ad453bdfa6b29baf6e566c88e4d098a9a8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c0d0f9a183d2c91e0fbb07be365ca3c5d0c2dea.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/94e13dc229fb2758e9ba254f243afca9014b5b7d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5ad268890f13a3db32b18004c864ab8440c6d1fa.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e870dea344ca0095dcf9c3e0e0725088139de28.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d62d5ada7a95cd78f5b0f4abe70eb7a443006d24.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f43f6a57d396a382ffecaf354e5886759142e3bf.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/52e354d4060a67819d70c8e684814c42a693fb91.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The QR code tiles</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>