--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,97 +26,97 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Layout settings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The four things a layout sets once its shape is chosen — the seams you drag and their limits, the rail's rows for the dock, cards, buttons and side list, up to three text bars, and the reserved strip a sharing display needs.</w:t>
+        <w:t xml:space="preserve">Change a layout once its shape is chosen — the four things it sets: the seams you drag and their limits, the rail's rows for the dock, cards, buttons and side list, up to three text bars, and the reserved strip a sharing display needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk9_vwf8aefssmhbxwmfnh">
+      <w:hyperlink w:history="1" r:id="rIddiyyylmsy3_hg-wc4gh_z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/layout-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once a layout's shape is chosen — which is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm72kihccbvfixvsyqsl4l">
+      <w:hyperlink w:history="1" r:id="rIdxwconfy1rtcpebkv5e_zv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — four things remain to set. None of them
 changes the kind of layout you picked; they decide its proportions and which of
 its areas exist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The seams</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -940,51 +940,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Match board</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 or one of seven fixed colours, for the notice that has to look different from
 everything else on the screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A band does not have to scroll. Besides the two scrolling widgets it can carry
 the fixed </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqa5-xr4-ypcykzby9dqzr">
+      <w:hyperlink w:history="1" r:id="rIddhfc_vx3ftogw6mgqmd0n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Info bar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — a clock, the weather and live sensor
 readings, standing still.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1257300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="signage-info-bar-preview" descr="A bottom band carrying the info bar: clock and date left, data chips right." title="A bottom band carrying the info bar: clock and date left, data chips right."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1131,124 +1131,124 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What these do not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which shape the layout is.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Style, and splitting the main stage, are on
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5uolv7xbrlfuod4ve-tw_">
+      <w:hyperlink w:history="1" r:id="rIdkhooo6qlq52ykvks5kmgp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What goes in each place</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzv8831mv3byymesezbiqy">
+      <w:hyperlink w:history="1" r:id="rIdfvujrpzlgm_oyztqlu6vw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The screen's size, shape and orientation.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Those are on the </w:t>
-[...11 lines deleted...]
-replacing it.</w:t>
+        <w:t xml:space="preserve"> Those are in the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Screen size</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+dialog, which the caption under the preview opens; changing them re-fits
+everything here rather than replacing it.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1664,51 +1664,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk9_vwf8aefssmhbxwmfnh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdm72kihccbvfixvsyqsl4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdqa5-xr4-ypcykzby9dqzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rId5uolv7xbrlfuod4ve-tw_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdzv8831mv3byymesezbiqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e74b55e181d0bf8a97865b16e0aadf637d8bfb8b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9642e661b91fa018ca90109fbe0fcd11db525a1c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/afccec937a39e27c7b934f036168d9319fdc386f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2768c67cf361690d70eda05a4204c74e92624c8e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddiyyylmsy3_hg-wc4gh_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdxwconfy1rtcpebkv5e_zv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIddhfc_vx3ftogw6mgqmd0n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdkhooo6qlq52ykvks5kmgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdfvujrpzlgm_oyztqlu6vw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e74b55e181d0bf8a97865b16e0aadf637d8bfb8b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9642e661b91fa018ca90109fbe0fcd11db525a1c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/afccec937a39e27c7b934f036168d9319fdc386f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2768c67cf361690d70eda05a4204c74e92624c8e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Layout settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>