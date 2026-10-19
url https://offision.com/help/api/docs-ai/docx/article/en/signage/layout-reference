--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,71 +52,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddiyyylmsy3_hg-wc4gh_z">
+      <w:hyperlink w:history="1" r:id="rId9ir3sjh2xtgwpxr-gjtbu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/layout-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once a layout's shape is chosen — which is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxwconfy1rtcpebkv5e_zv">
+      <w:hyperlink w:history="1" r:id="rIdmiaq-phmymcpikrg0hoxn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — four things remain to set. None of them
 changes the kind of layout you picked; they decide its proportions and which of
 its areas exist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The seams</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -940,51 +940,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Match board</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 or one of seven fixed colours, for the notice that has to look different from
 everything else on the screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A band does not have to scroll. Besides the two scrolling widgets it can carry
 the fixed </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddhfc_vx3ftogw6mgqmd0n">
+      <w:hyperlink w:history="1" r:id="rIdjwsyp61tz0akbusbp_pbw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Info bar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — a clock, the weather and live sensor
 readings, standing still.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1257300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="signage-info-bar-preview" descr="A bottom band carrying the info bar: clock and date left, data chips right." title="A bottom band carrying the info bar: clock and date left, data chips right."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1131,83 +1131,83 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What these do not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which shape the layout is.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Style, and splitting the main stage, are on
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkhooo6qlq52ykvks5kmgp">
+      <w:hyperlink w:history="1" r:id="rIdb_ptaool7xt6rpghxtauh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What goes in each place</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvujrpzlgm_oyztqlu6vw">
+      <w:hyperlink w:history="1" r:id="rId9tpxcuejgkmcvg6nemyfx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1664,51 +1664,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddiyyylmsy3_hg-wc4gh_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdxwconfy1rtcpebkv5e_zv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIddhfc_vx3ftogw6mgqmd0n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdkhooo6qlq52ykvks5kmgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdfvujrpzlgm_oyztqlu6vw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e74b55e181d0bf8a97865b16e0aadf637d8bfb8b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9642e661b91fa018ca90109fbe0fcd11db525a1c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/afccec937a39e27c7b934f036168d9319fdc386f.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2768c67cf361690d70eda05a4204c74e92624c8e.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9ir3sjh2xtgwpxr-gjtbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdmiaq-phmymcpikrg0hoxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdjwsyp61tz0akbusbp_pbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdb_ptaool7xt6rpghxtauh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId9tpxcuejgkmcvg6nemyfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56d1e4528d10e0342cda95ddcbf97a61b2555d4c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2edcca0c81a909aa075136d150a4830d3cb0c625.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db0492264f279223629a59b00cd2c0cf5b358dff.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b48a11a695d217a5f504f5901e431c1bbd21a18.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Layout settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>