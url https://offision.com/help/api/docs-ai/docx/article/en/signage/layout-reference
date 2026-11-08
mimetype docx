--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,71 +52,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ir3sjh2xtgwpxr-gjtbu">
+      <w:hyperlink w:history="1" r:id="rIddp88oi6z2iedyci94htas">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/layout-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once a layout's shape is chosen — which is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmiaq-phmymcpikrg0hoxn">
+      <w:hyperlink w:history="1" r:id="rIdum0rw-3aumpus-zxoodth">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — four things remain to set. None of them
 changes the kind of layout you picked; they decide its proportions and which of
 its areas exist.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The seams</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -940,51 +940,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Match board</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 or one of seven fixed colours, for the notice that has to look different from
 everything else on the screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A band does not have to scroll. Besides the two scrolling widgets it can carry
 the fixed </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjwsyp61tz0akbusbp_pbw">
+      <w:hyperlink w:history="1" r:id="rIdjg_flffjbkep57xan2t8t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Info bar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — a clock, the weather and live sensor
 readings, standing still.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="1257300"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="signage-info-bar-preview" descr="A bottom band carrying the info bar: clock and date left, data chips right." title="A bottom band carrying the info bar: clock and date left, data chips right."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1131,83 +1131,83 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What these do not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which shape the layout is.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Style, and splitting the main stage, are on
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb_ptaool7xt6rpghxtauh">
+      <w:hyperlink w:history="1" r:id="rIdtexxdyklqfopfts44oj8o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What goes in each place</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9tpxcuejgkmcvg6nemyfx">
+      <w:hyperlink w:history="1" r:id="rId2u11wxlkgtltt1w8oekfj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1664,51 +1664,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9ir3sjh2xtgwpxr-gjtbu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdmiaq-phmymcpikrg0hoxn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdjwsyp61tz0akbusbp_pbw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdb_ptaool7xt6rpghxtauh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId9tpxcuejgkmcvg6nemyfx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56d1e4528d10e0342cda95ddcbf97a61b2555d4c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2edcca0c81a909aa075136d150a4830d3cb0c625.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db0492264f279223629a59b00cd2c0cf5b358dff.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b48a11a695d217a5f504f5901e431c1bbd21a18.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddp88oi6z2iedyci94htas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/layout-reference/" TargetMode="External"/><Relationship Id="rIdum0rw-3aumpus-zxoodth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdjg_flffjbkep57xan2t8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../info-bar/" TargetMode="External"/><Relationship Id="rIdtexxdyklqfopfts44oj8o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rId2u11wxlkgtltt1w8oekfj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56d1e4528d10e0342cda95ddcbf97a61b2555d4c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2edcca0c81a909aa075136d150a4830d3cb0c625.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db0492264f279223629a59b00cd2c0cf5b358dff.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b48a11a695d217a5f504f5901e431c1bbd21a18.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Layout settings</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>