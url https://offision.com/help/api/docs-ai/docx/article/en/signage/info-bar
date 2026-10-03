--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdweppbxrl2oegwvhlxfq1x">
+      <w:hyperlink w:history="1" r:id="rId5r7puodrwlfbte28znefq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/info-bar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The still alternative for a text bar: a status bar of small fixed segments —
 time, date, weather, how many people are on the floor, air-quality readings —
 instead of text scrolling past. Each segment is a switch; the bar shows
 exactly the ones you turn on, and nothing moves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -879,51 +879,51 @@
         <w:t xml:space="preserve"> never squeezes them: the room-status
 pill goes first, then the room group, the date, the air-quality chips, the
 people count and finally the weather. The clock never drops.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Confidential meetings stay confidential.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A booking marked private shows a
 reserved placeholder as its subject, not the meeting name — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8rck5belfkuaz4qsw6pcc">
+      <w:hyperlink w:history="1" r:id="rIdpagwmeopaiceohjikfujf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a
 private booking hides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -941,62 +941,62 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether anything scrolls.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nothing here does — words that move are the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdceynmqcrpk0_m9npzoxol">
+      <w:hyperlink w:history="1" r:id="rIdgvrz3h0newzxfnoal6g8b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">RSS Text</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduz58fzvuyegezx6rwiois">
+      <w:hyperlink w:history="1" r:id="rId0bkrc0mkmszr_9wgxmw1a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Announcements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widgets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1005,119 +1005,119 @@
       <w:r>
         <w:t xml:space="preserve"> The bar's clock and its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">until</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> captions are
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">24-hour</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, always, like everything else on a board — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi79d9af8l7apq6kizrlfk">
+      <w:hyperlink w:history="1" r:id="rIdetq_y7xemjhlxjyowzvgk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Clock</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where the readings come from.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> People counts and air quality are the
 floor's sensors, managed in Devices — a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzkpfftzrjdrr_7rg7pa6n">
+      <w:hyperlink w:history="1" r:id="rIdk-0usl7qny_hz14s7ngb9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> connection is one way
 they get there; the room segments read the room the
 device is bound to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Its size and colour.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The design's font size, appearance and widget
 background apply here like everywhere else — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlygva_hzgmxqwr3ad7d4p">
+      <w:hyperlink w:history="1" r:id="rIdk3amelvygnglhdi4xxp_z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1542,51 +1542,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdweppbxrl2oegwvhlxfq1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/info-bar/" TargetMode="External"/><Relationship Id="rId8rck5belfkuaz4qsw6pcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdceynmqcrpk0_m9npzoxol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rIduz58fzvuyegezx6rwiois" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdi79d9af8l7apq6kizrlfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdzkpfftzrjdrr_7rg7pa6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdlygva_hzgmxqwr3ad7d4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5r7puodrwlfbte28znefq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/info-bar/" TargetMode="External"/><Relationship Id="rIdpagwmeopaiceohjikfujf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdgvrz3h0newzxfnoal6g8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rId0bkrc0mkmszr_9wgxmw1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdetq_y7xemjhlxjyowzvgk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdk-0usl7qny_hz14s7ngb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdk3amelvygnglhdi4xxp_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Info bar widget</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>