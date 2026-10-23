--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5r7puodrwlfbte28znefq">
+      <w:hyperlink w:history="1" r:id="rId10lbbvrpjev6ngr_cn0ba">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/info-bar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The still alternative for a text bar: a status bar of small fixed segments —
 time, date, weather, how many people are on the floor, air-quality readings —
 instead of text scrolling past. Each segment is a switch; the bar shows
 exactly the ones you turn on, and nothing moves.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -879,51 +879,51 @@
         <w:t xml:space="preserve"> never squeezes them: the room-status
 pill goes first, then the room group, the date, the air-quality chips, the
 people count and finally the weather. The clock never drops.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Confidential meetings stay confidential.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A booking marked private shows a
 reserved placeholder as its subject, not the meeting name — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpagwmeopaiceohjikfujf">
+      <w:hyperlink w:history="1" r:id="rIdqc26e_8hs_efoe5iwgqwa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a
 private booking hides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -941,62 +941,62 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether anything scrolls.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Nothing here does — words that move are the
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgvrz3h0newzxfnoal6g8b">
+      <w:hyperlink w:history="1" r:id="rIdl0kujof70or4tgqctfir0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">RSS Text</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0bkrc0mkmszr_9wgxmw1a">
+      <w:hyperlink w:history="1" r:id="rIdxdsanm9mhabmceyzr9msk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Announcements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> widgets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1005,119 +1005,119 @@
       <w:r>
         <w:t xml:space="preserve"> The bar's clock and its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">until</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> captions are
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">24-hour</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, always, like everything else on a board — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdetq_y7xemjhlxjyowzvgk">
+      <w:hyperlink w:history="1" r:id="rIdbfe_tb6khbrhy10qvjbjb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Clock</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where the readings come from.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> People counts and air quality are the
 floor's sensors, managed in Devices — a
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk-0usl7qny_hz14s7ngb9">
+      <w:hyperlink w:history="1" r:id="rIdibgtypchdrykhmatmstfs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Neat Pulse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> connection is one way
 they get there; the room segments read the room the
 device is bound to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Its size and colour.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The design's font size, appearance and widget
 background apply here like everywhere else — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk3amelvygnglhdi4xxp_z">
+      <w:hyperlink w:history="1" r:id="rIdqrriz06xpa7aglgvigczh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1542,51 +1542,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5r7puodrwlfbte28znefq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/info-bar/" TargetMode="External"/><Relationship Id="rIdpagwmeopaiceohjikfujf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdgvrz3h0newzxfnoal6g8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rId0bkrc0mkmszr_9wgxmw1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdetq_y7xemjhlxjyowzvgk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdk-0usl7qny_hz14s7ngb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdk3amelvygnglhdi4xxp_z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId10lbbvrpjev6ngr_cn0ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/info-bar/" TargetMode="External"/><Relationship Id="rIdqc26e_8hs_efoe5iwgqwa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdl0kujof70or4tgqctfir0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../rss-text/" TargetMode="External"/><Relationship Id="rIdxdsanm9mhabmceyzr9msk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../announcements/" TargetMode="External"/><Relationship Id="rIdbfe_tb6khbrhy10qvjbjb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../clock/" TargetMode="External"/><Relationship Id="rIdibgtypchdrykhmatmstfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdqrriz06xpa7aglgvigczh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Info bar widget</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>