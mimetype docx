--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-07</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdowiaxvfethzmmrz1fhobe">
+      <w:hyperlink w:history="1" r:id="rIdstvu-qwplhi1yc7nncm3e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/connect-a-signage-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The content is a design and shows nowhere until a screen is paired with it.
 Nothing you do in the editor touches hardware; this is the step that does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -253,52 +253,100 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the hardware you are installing. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Certified devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is what
 Offision tests against: BrightSign, Crestron, Crestron AirMedia, Qbic, LG
 webOS, Microsoft Teams Rooms, Zoom Rooms and Neat. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-underneath covers an iPad, an Android or Windows tablet, or a third-party
-system loading the player in a web view. Each tile carries </w:t>
+underneath is everything else that runs the player anyway — an
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdrdn7mhjs1mkegsycyahf6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">iPad</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, an
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdruvvfirvpv34b0xqr2rdy">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Android</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> tablet or media
+box, a </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdmvgm9pb1nenwgby1joz4e">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Windows</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> machine, or
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdek0b9iqlauy749fjgx4jn">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Web</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, for a third-party
+signage system loading the player in a web view. Each tile carries </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Support models</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 for checking the exact model on your desk, and its own installation guideline
 — read it, because the steps that get a BrightSign box into the player app are
 not the steps that get a Qbic panel there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
@@ -500,50 +548,112 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The brand's guideline, and the field that claims the screen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4572000"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="signage-other-devices-row" descr="Other devices, under the certified tiles: iPad, Android, Windows and Web." title="Other devices, under the certified tiles: iPad, Android, Windows and Web."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4572000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other devices, under the certified tiles: iPad, Android, Windows and Web.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nothing is created until that code lands, so backing out of the first two steps
 costs nothing — and once it has landed, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Brand</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connect</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> lock, so
@@ -1172,51 +1282,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdowiaxvfethzmmrz1fhobe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da2746b9760d37c081247f55ffb198299d6d5681.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80451b511106ca8ef9d669a45832f969b2f4bd83.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18bfb1ffc90b39b75cbc1ee6143cbc04d1f9e6aa.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdstvu-qwplhi1yc7nncm3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdrdn7mhjs1mkegsycyahf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-ipad/" TargetMode="External"/><Relationship Id="rIdruvvfirvpv34b0xqr2rdy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-android-screen/" TargetMode="External"/><Relationship Id="rIdmvgm9pb1nenwgby1joz4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-a-windows-screen/" TargetMode="External"/><Relationship Id="rIdek0b9iqlauy749fjgx4jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da2746b9760d37c081247f55ffb198299d6d5681.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80451b511106ca8ef9d669a45832f969b2f4bd83.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18bfb1ffc90b39b75cbc1ee6143cbc04d1f9e6aa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f50fa6111ce63b72c572fbe597ef934674d46ca.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a signage screen to Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>