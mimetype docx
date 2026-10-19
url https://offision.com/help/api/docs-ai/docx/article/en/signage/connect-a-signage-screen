--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The screen shows six characters and the console claims it. The four things the Add wizard asks, why the brand tile only chooses a guideline, and the location step every location-aware widget quietly reads.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdstvu-qwplhi1yc7nncm3e">
+      <w:hyperlink w:history="1" r:id="rId6ern10cia5elclt34yvpp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/connect-a-signage-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The content is a design and shows nowhere until a screen is paired with it.
 Nothing you do in the editor touches hardware; this is the step that does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -256,87 +256,87 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Certified devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is what
 Offision tests against: BrightSign, Crestron, Crestron AirMedia, Qbic, LG
 webOS, Microsoft Teams Rooms, Zoom Rooms and Neat. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 underneath is everything else that runs the player anyway — an
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrdn7mhjs1mkegsycyahf6">
+      <w:hyperlink w:history="1" r:id="rIdhyrmgg_-dpxaiphpse64c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">iPad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, an
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdruvvfirvpv34b0xqr2rdy">
+      <w:hyperlink w:history="1" r:id="rIdnqxhdj4wxlpakkuymj6ol">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Android</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> tablet or media
 box, a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmvgm9pb1nenwgby1joz4e">
+      <w:hyperlink w:history="1" r:id="rIdsrvbl_hd0pkmbyazmxc9a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Windows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> machine, or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdek0b9iqlauy749fjgx4jn">
+      <w:hyperlink w:history="1" r:id="rIdcwj7tqde9v3jc42xjuvfk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Web</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, for a third-party
 signage system loading the player in a web view. Each tile carries </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Support models</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 for checking the exact model on your desk, and its own installation guideline
 — read it, because the steps that get a BrightSign box into the player app are
 not the steps that get a Qbic panel there.</w:t>
       </w:r>
     </w:p>
@@ -819,50 +819,69 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No floor plan yet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and
 offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Continue</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, because there is nothing yet to place the screen on. Either
 way the location can be set afterwards from the device's own record, and a screen
 that has one is the one that needs no second visit.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For the installed player, Android app and hardware firmware versions, see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId7de7mzrf8c9qxgihfpyao">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Device software information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -1282,51 +1301,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdstvu-qwplhi1yc7nncm3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdrdn7mhjs1mkegsycyahf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-ipad/" TargetMode="External"/><Relationship Id="rIdruvvfirvpv34b0xqr2rdy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-android-screen/" TargetMode="External"/><Relationship Id="rIdmvgm9pb1nenwgby1joz4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-a-windows-screen/" TargetMode="External"/><Relationship Id="rIdek0b9iqlauy749fjgx4jn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/da2746b9760d37c081247f55ffb198299d6d5681.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80451b511106ca8ef9d669a45832f969b2f4bd83.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/18bfb1ffc90b39b75cbc1ee6143cbc04d1f9e6aa.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f50fa6111ce63b72c572fbe597ef934674d46ca.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6ern10cia5elclt34yvpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdhyrmgg_-dpxaiphpse64c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-ipad/" TargetMode="External"/><Relationship Id="rIdnqxhdj4wxlpakkuymj6ol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-android-screen/" TargetMode="External"/><Relationship Id="rIdsrvbl_hd0pkmbyazmxc9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-a-windows-screen/" TargetMode="External"/><Relationship Id="rIdcwj7tqde9v3jc42xjuvfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rId7de7mzrf8c9qxgihfpyao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/see-every-device-in-one-place/#check-the-installed-software" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00418d218833eb68783f6c73fbcfb29b92eacaaa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/528ced131f31f8049769cb2cea7c26119c946578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a296d374472bae401f44eb5ff01a7809ec2ee5f0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a3ee0a9e02c5d4b312ad2b1e2cc7c23ffaba3b2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a signage screen to Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>