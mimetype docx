--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6ern10cia5elclt34yvpp">
+      <w:hyperlink w:history="1" r:id="rIdjmeii1o1ecm0_qt1x2mng">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/connect-a-signage-screen/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The content is a design and shows nowhere until a screen is paired with it.
 Nothing you do in the editor touches hardware; this is the step that does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -256,87 +256,87 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Certified devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is what
 Offision tests against: BrightSign, Crestron, Crestron AirMedia, Qbic, LG
 webOS, Microsoft Teams Rooms, Zoom Rooms and Neat. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Other devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 underneath is everything else that runs the player anyway — an
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhyrmgg_-dpxaiphpse64c">
+      <w:hyperlink w:history="1" r:id="rIdvxgn_e871hv7ze4av8zcw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">iPad</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, an
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnqxhdj4wxlpakkuymj6ol">
+      <w:hyperlink w:history="1" r:id="rIdkkajcpsfw1faq_qeobf9g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Android</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> tablet or media
 box, a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsrvbl_hd0pkmbyazmxc9a">
+      <w:hyperlink w:history="1" r:id="rId1ypbc0tez6xk3ppoxmpxt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Windows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> machine, or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcwj7tqde9v3jc42xjuvfk">
+      <w:hyperlink w:history="1" r:id="rIdeb2roa2zntxwk0kz4e0wc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Web</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, for a third-party
 signage system loading the player in a web view. Each tile carries </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Support models</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,
 for checking the exact model on your desk, and its own installation guideline
 — read it, because the steps that get a BrightSign box into the player app are
 not the steps that get a Qbic panel there.</w:t>
       </w:r>
     </w:p>
@@ -826,51 +826,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and
 offers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Continue</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, because there is nothing yet to place the screen on. Either
 way the location can be set afterwards from the device's own record, and a screen
 that has one is the one that needs no second visit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For the installed player, Android app and hardware firmware versions, see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7de7mzrf8c9qxgihfpyao">
+      <w:hyperlink w:history="1" r:id="rId212189lu2zg0sjmnv_2ka">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Device software information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1301,51 +1301,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6ern10cia5elclt34yvpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdhyrmgg_-dpxaiphpse64c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-ipad/" TargetMode="External"/><Relationship Id="rIdnqxhdj4wxlpakkuymj6ol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-android-screen/" TargetMode="External"/><Relationship Id="rIdsrvbl_hd0pkmbyazmxc9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-a-windows-screen/" TargetMode="External"/><Relationship Id="rIdcwj7tqde9v3jc42xjuvfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rId7de7mzrf8c9qxgihfpyao" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/see-every-device-in-one-place/#check-the-installed-software" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00418d218833eb68783f6c73fbcfb29b92eacaaa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/528ced131f31f8049769cb2cea7c26119c946578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a296d374472bae401f44eb5ff01a7809ec2ee5f0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a3ee0a9e02c5d4b312ad2b1e2cc7c23ffaba3b2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjmeii1o1ecm0_qt1x2mng" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdvxgn_e871hv7ze4av8zcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-ipad/" TargetMode="External"/><Relationship Id="rIdkkajcpsfw1faq_qeobf9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-an-android-screen/" TargetMode="External"/><Relationship Id="rId1ypbc0tez6xk3ppoxmpxt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-on-a-windows-screen/" TargetMode="External"/><Relationship Id="rIdeb2roa2zntxwk0kz4e0wc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/show-signage-in-a-third-party-system/" TargetMode="External"/><Relationship Id="rId212189lu2zg0sjmnv_2ka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/see-every-device-in-one-place/#check-the-installed-software" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/00418d218833eb68783f6c73fbcfb29b92eacaaa.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/528ced131f31f8049769cb2cea7c26119c946578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a296d374472bae401f44eb5ff01a7809ec2ee5f0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a3ee0a9e02c5d4b312ad2b1e2cc7c23ffaba3b2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect a signage screen to Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>