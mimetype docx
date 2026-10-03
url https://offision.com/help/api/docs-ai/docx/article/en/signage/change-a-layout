--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The layout page composes the screen's shape from about a dozen answers — where the dock sits, how wide it is, how many cards and buttons, which edges carry a text bar — and re-fits the content to any of them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-25</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzq0rnvx1bgh8q-6rwrvh8">
+      <w:hyperlink w:history="1" r:id="rId5g3zchum9lbpdlra9ma46">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/change-a-layout/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no catalogue of layouts to pick from, and there is nothing to drag on
 the preview itself. A layout is composed from about a dozen answers — one big
 stage or two, a column beside it or not, how many cards, how many buttons, which
 edges carry a text bar — and the design redraws itself to fit whatever you
 answer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -757,51 +757,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are stages in their own right, not
 subdivisions of the first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every proportion and row, in detail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Seams are dragged rather than typed, the rail's rows switch each area on and off,
 a screen can carry up to three text bars, and a wireless-sharing display gets a
 reserved strip. All four are settings rather than shape decisions, and they are
 listed field by field in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfisrguais-8we-8cpnct3">
+      <w:hyperlink w:history="1" r:id="rIdal0k4zdkfhf74tfsmerxf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Layout settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leave the page with the </w:t>
@@ -844,92 +844,92 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What goes in each place</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdksjgxe2i-fviszzamzuba">
+      <w:hyperlink w:history="1" r:id="rIdwema-gbdjlhby_lrpyuaz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The screen's size, shape and orientation.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Those are on the </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Screen</w:t>
+        <w:t xml:space="preserve"> Those are in the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Screen size</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-page, one level up in the rail, and changing them re-fits the layout
-underneath rather than replacing it.</w:t>
+dialog, which the caption under the preview opens, and changing them re-fits
+the layout underneath rather than replacing it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">How large the text is.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1377,51 +1377,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzq0rnvx1bgh8q-6rwrvh8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdfisrguais-8we-8cpnct3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../layout-reference/" TargetMode="External"/><Relationship Id="rIdksjgxe2i-fviszzamzuba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90b3a41e11d77d4711539af68aa829fbf2422021.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cac665c32110b5ad1ff1ba67965148d948b7cac.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06c1f17365cc85b177f6413b2e6e33c4128430b8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7e6e9604b55e46da94f4ead0b17a46a04890b68.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25344dc903aa2d51ff9dfdf080fd2c63d86c6922.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5g3zchum9lbpdlra9ma46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdal0k4zdkfhf74tfsmerxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../layout-reference/" TargetMode="External"/><Relationship Id="rIdwema-gbdjlhby_lrpyuaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90b3a41e11d77d4711539af68aa829fbf2422021.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cac665c32110b5ad1ff1ba67965148d948b7cac.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06c1f17365cc85b177f6413b2e6e33c4128430b8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7e6e9604b55e46da94f4ead0b17a46a04890b68.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25344dc903aa2d51ff9dfdf080fd2c63d86c6922.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Change a layout</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>