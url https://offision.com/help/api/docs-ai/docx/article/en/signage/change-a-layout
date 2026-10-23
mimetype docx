--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5g3zchum9lbpdlra9ma46">
+      <w:hyperlink w:history="1" r:id="rIdvtvctgo4gpyfochbdibnc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/change-a-layout/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no catalogue of layouts to pick from, and there is nothing to drag on
 the preview itself. A layout is composed from about a dozen answers — one big
 stage or two, a column beside it or not, how many cards, how many buttons, which
 edges carry a text bar — and the design redraws itself to fit whatever you
 answer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -757,51 +757,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are stages in their own right, not
 subdivisions of the first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every proportion and row, in detail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Seams are dragged rather than typed, the rail's rows switch each area on and off,
 a screen can carry up to three text bars, and a wireless-sharing display gets a
 reserved strip. All four are settings rather than shape decisions, and they are
 listed field by field in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdal0k4zdkfhf74tfsmerxf">
+      <w:hyperlink w:history="1" r:id="rIdjebmvuxhymiypor-nm-a6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Layout settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Leave the page with the </w:t>
@@ -844,51 +844,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What goes in each place</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwema-gbdjlhby_lrpyuaz">
+      <w:hyperlink w:history="1" r:id="rIdbr8ua1gjjlxvgm93uymbj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1377,51 +1377,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5g3zchum9lbpdlra9ma46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdal0k4zdkfhf74tfsmerxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../layout-reference/" TargetMode="External"/><Relationship Id="rIdwema-gbdjlhby_lrpyuaz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/90b3a41e11d77d4711539af68aa829fbf2422021.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0cac665c32110b5ad1ff1ba67965148d948b7cac.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06c1f17365cc85b177f6413b2e6e33c4128430b8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7e6e9604b55e46da94f4ead0b17a46a04890b68.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25344dc903aa2d51ff9dfdf080fd2c63d86c6922.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvtvctgo4gpyfochbdibnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/change-a-layout/" TargetMode="External"/><Relationship Id="rIdjebmvuxhymiypor-nm-a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../layout-reference/" TargetMode="External"/><Relationship Id="rIdbr8ua1gjjlxvgm93uymbj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eeb4e323ef68a77e05966fc77466af0fb7c8300d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/36f592db2278a77d601c20d0297e0febe190c267.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/09d51928bd82c91f2cc183574aa375c40ba11312.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4729e0d739f135a5ed73c339b778b01d50b54c3d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e7d4940b087b0f2c4cc576712137993ab3eadc05.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Change a layout</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>