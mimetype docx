--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Signage content is a design, not a screen — it belongs to no room and no building. How to create it, put something on it, save it, and pair the hardware that plays it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-07</w:t>
+        <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzpz8frholfg05isgzhrvf">
+      <w:hyperlink w:history="1" r:id="rIdmdmkciuehspzf8ih8a7d8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/build-signage-content/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signage content belongs to no room and no building. It is a design — a welcome
 screen, an availability map, a video that loops — and the same one can run on
 every screen in the company. The hardware is a separate record, and it is the
 hardware that knows where it is standing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -480,142 +480,142 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5249"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The cast screen with a schedule beside it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4111"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdndda8pfuttzgi9cmbcxk1">
+            <w:hyperlink w:history="1" r:id="rIdy0z0d8znebiuvkag698ew">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5249"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Service requests and tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="signage-board-purpose" descr="Reception &amp; lobby, the first of the five purposes." title="Reception &amp; lobby, the first of the five purposes."/>
+            <wp:docPr id="1" name="signage-board-purpose" descr="The five purposes a new screen starts from, Reception &amp; lobby first." title="The five purposes a new screen starts from, Reception &amp; lobby first."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reception &amp; lobby, the first of the five purposes.</w:t>
+        <w:t xml:space="preserve">The five purposes a new screen starts from, Reception &amp; lobby first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Picking one moves you straight on — there is no Continue button. The purpose also
 becomes the content's name, which you can change in a moment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Two purposes behave differently:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
@@ -640,306 +640,402 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Old template (legacy)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the quiet link under the tiles, is not this system at
 all — it opens a blank design in the classic free-form editor, where everything
 is dragged and resized by hand. Nothing in these articles applies to it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Describe the screen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The second question is the hardware: </w:t>
-[...20 lines deleted...]
-the top, then physical size and shape below.</w:t>
+        <w:t xml:space="preserve">The second question is the hardware, and it starts with the device itself.
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Device</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> offers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Android tablet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">iPad</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neat Frame</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neat Board</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Smart TV</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, drawn to relative scale on one baseline so a tablet looks like a
+tablet standing next to a wall display. Pick one and it answers the size, the
+shape, the way round the screen hangs and whether it is a touch screen, all in a
+single move.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="signage-wizard-screen" descr="Orientation and touch decide the shape of the design; the size decides how large everything on it has to be." title="Orientation and touch decide the shape of the design; the size decides how large everything on it has to be."/>
+            <wp:docPr id="1" name="signage-wizard-screen" descr="The devices, drawn to scale. Picking one answers size, shape and orientation together." title="The devices, drawn to scale. Picking one answers size, shape and orientation together."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Orientation and touch decide the shape of the design; the size decides how large everything on it has to be.</w:t>
-[...16 lines deleted...]
-for: </w:t>
+        <w:t xml:space="preserve">The devices, drawn to scale. Picking one answers size, shape and orientation together.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where a device ships in more than one size, its tile carries a small menu once it
+is selected — an iPad is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
-        <w:t xml:space="preserve">~10"</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> tablet at arm's length, </w:t>
+        <w:t xml:space="preserve">8.3"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
-        <w:t xml:space="preserve">~18"</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> on a desk a metre away, </w:t>
+        <w:t xml:space="preserve">11"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
-        <w:t xml:space="preserve">~32"</w:t>
-[...3 lines deleted...]
-zone display at two or three, </w:t>
+        <w:t xml:space="preserve">13"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, a Neat Board </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
-        <w:t xml:space="preserve">43" +</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">32"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pro 65"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. That choice is not cosmetic: size is what decides how large the text
+has to be, which is why a 32-inch Neat Board is typeset one step smaller than the
+50-inch one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Some devices only mount one way round. A Neat Frame stands portrait, a Neat Board
+hangs landscape, and neither can be rotated — so rather than offer a toggle that
+cannot move, the panel states the orientation and shows a lock beside it.
+Everything else keeps the landscape and portrait choice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Custom</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the last tile, for a screen that is not on the list, and it is the
+only one that opens </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Size</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Shape</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is drawn to scale — </w:t>
-[...51 lines deleted...]
-and video-wall shapes, including two or three panels stacked into one canvas.</w:t>
+        <w:t xml:space="preserve">. A tile there is labelled by its inches
+or its ratio — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16:9</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16:10</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4:3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:fill="F5F5F7" w:val="clear"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1:1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — rather than by a name, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">More
+shapes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> underneath adds the ultra-wide and video-wall shapes, including two or
+three panels stacked into one canvas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Touch screen</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is the answer people get wrong. On a screen nobody can touch, the
-[...23 lines deleted...]
-widened to a 43-inch wall without starting again.</w:t>
+        <w:t xml:space="preserve"> is the answer people get wrong. The device sets it for you — a
+Smart TV arrives with it off — but it stays yours to change, and it matters. On a
+screen nobody can touch, the interactive widgets are hidden rather than
+shown-but-dead, and the visitor self-service buttons are quietly swapped for a QR
+code; there is no point offering a button nobody can press. Answer it honestly, or
+you will spend a while wondering where your buttons went.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">None of these answers is final, and the content now remembers which device you
+picked. Open the design later and the caption under the preview names it; click
+that caption and this same panel opens again, on the device rather than on a guess
+made from the canvas. The design re-fits itself, so one drawn for a 10-inch tablet
+can be widened to a Neat Board without starting again.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Create</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The content opens in the editor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1026,116 +1122,116 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Click a part of the preview</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to change </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">what is in it</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The big area, each
 card, each button — clicking one opens its settings in the rail. This is the
 whole of </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdapfvdwxibkexgj_xby8nx">
+      <w:hyperlink w:history="1" r:id="rIdyn-7sijknif7snrmadsto">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Open the Layout page</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the rail to change </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">what parts there are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — how many
 cards, whether there is a column beside the stage, which edge it sits on. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkzzu-cjfib8kpqoqnaews">
+      <w:hyperlink w:history="1" r:id="rIdzp5obk6mzusftxn5ybju9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rail's first page is the content's own settings — font size, appearance,
 language, the background and the rest, each applying to the whole design rather
 than to any one widget. They are listed in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmv80iehipzde04iovtlg8">
+      <w:hyperlink w:history="1" r:id="rIdmxup-z2u8zcs48onbdqfo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The one to do now is
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Name</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: give it one that says where it will be shown, since the purpose name it
 arrived with will not stay distinctive for long.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1152,75 +1248,75 @@
       <w:r>
         <w:t xml:space="preserve">Click the largest area of the preview — the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">main stage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and pick a widget.
 Booking lists, room maps, video, a website, a welcome screen: what is offered
 depends on where you clicked, because a tall list and a small square tile cannot
 hold the same things.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is as far as this article goes. Which widget can sit where is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdny5ucw1nexdbefwconc8e">
+      <w:hyperlink w:history="1" r:id="rIdzsjqonwn1n51rqzxn-ow8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; playing several in turn
 is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrrcu50wpberkhktfxaymk">
+      <w:hyperlink w:history="1" r:id="rIdc2n9ofmkaakbmkarbpmqy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Scenes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; interrupting everything when a visitor arrives is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm-9hap_crgdftyt1n0osn">
+      <w:hyperlink w:history="1" r:id="rIdj_wwnvgbfpc1gxks7scrx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Takeovers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Save it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -1388,235 +1484,235 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">＋</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the content's own
 card, and the wizard asks for the content, the brand of hardware, and those six
 characters, and then for its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the floor plan — which every
 location-aware widget on the screen reads. The whole walkthrough, brand by
 brand, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9gbqty-znk3lejvav60b0">
+      <w:hyperlink w:history="1" r:id="rId4pxnknevophnlnsqp4rry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Screen monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shows a live picture of what each screen is
 actually displaying. It is the fastest way to confirm the content landed without
 walking back to it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqm-rjllzaowumdvfa5piv">
+      <w:hyperlink w:history="1" r:id="rIdbiezqdtveywfi0rjrqn7l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">see what every screen is showing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then change something small in the editor, save, and watch the screen catch up.
 That is the only check that proves the pairing, the content and the network are
 all working at once.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which widget goes where</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf2r7g_gbm27dl8bysysmb">
+      <w:hyperlink w:history="1" r:id="rId7kwopeczzex3vgcartoq_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">playing
 several things in turn</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdszul6njfj7os6m0hmfhwj">
+      <w:hyperlink w:history="1" r:id="rIdrwg8eg7fcw-5czqlf18-6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Scenes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Changing the shape of the design itself</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1rjhq7z66hrigkffcazw6">
+      <w:hyperlink w:history="1" r:id="rIdvzdsccbjy4vqs4zfcq6lr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A reception screen specifically</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, where the walk-in QR code and the
 device's location need more care than a general screen does — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrz6pjghygieufp23opabg">
+      <w:hyperlink w:history="1" r:id="rIdwclebdbp2fuuw82r4wpx2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2093,51 +2189,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzpz8frholfg05isgzhrvf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdndda8pfuttzgi9cmbcxk1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdapfvdwxibkexgj_xby8nx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdkzzu-cjfib8kpqoqnaews" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdmv80iehipzde04iovtlg8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdny5ucw1nexdbefwconc8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdrrcu50wpberkhktfxaymk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdm-9hap_crgdftyt1n0osn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rId9gbqty-znk3lejvav60b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdqm-rjllzaowumdvfa5piv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdf2r7g_gbm27dl8bysysmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdszul6njfj7os6m0hmfhwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rId1rjhq7z66hrigkffcazw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdrz6pjghygieufp23opabg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b10c4a026951f3963eb10c555a0967c94a7d619.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/961f4e918c2df558289009a3cd8389f265ee81f2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a097522842579b7bbd2c0a196448b10f8234f9de.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d0462ee8a4933eeda1d62ce9f73062320a4eb3c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80a336ec8ed0dd2215c1204b27816a0aaef9c8a5.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmdmkciuehspzf8ih8a7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdy0z0d8znebiuvkag698ew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdyn-7sijknif7snrmadsto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdzp5obk6mzusftxn5ybju9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdmxup-z2u8zcs48onbdqfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdzsjqonwn1n51rqzxn-ow8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdc2n9ofmkaakbmkarbpmqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdj_wwnvgbfpc1gxks7scrx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rId4pxnknevophnlnsqp4rry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdbiezqdtveywfi0rjrqn7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7kwopeczzex3vgcartoq_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdrwg8eg7fcw-5czqlf18-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdvzdsccbjy4vqs4zfcq6lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdwclebdbp2fuuw82r4wpx2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b10c4a026951f3963eb10c555a0967c94a7d619.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/961f4e918c2df558289009a3cd8389f265ee81f2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4c2ac2d3764d06b554c497eb71ed2d6edbf1ed1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d0462ee8a4933eeda1d62ce9f73062320a4eb3c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80a336ec8ed0dd2215c1204b27816a0aaef9c8a5.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Build signage content and put it on a screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>