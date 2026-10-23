--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmdmkciuehspzf8ih8a7d8">
+      <w:hyperlink w:history="1" r:id="rIdgxzgn8lbpfjo68bapaomh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/signage/build-signage-content/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Signage content belongs to no room and no building. It is a design — a welcome
 screen, an availability map, a video that loops — and the same one can run on
 every screen in the company. The hardware is a separate record, and it is the
 hardware that knows where it is standing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -480,51 +480,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5249"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The cast screen with a schedule beside it</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4111"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdy0z0d8znebiuvkag698ew">
+            <w:hyperlink w:history="1" r:id="rIdvqm1yjulhyqwc-zelkwvb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5249"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Service requests and tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1122,116 +1122,116 @@
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Click a part of the preview</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to change </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">what is in it</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. The big area, each
 card, each button — clicking one opens its settings in the rail. This is the
 whole of </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyn-7sijknif7snrmadsto">
+      <w:hyperlink w:history="1" r:id="rId6fqkrxmbdqrjh8wsvd3c-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Open the Layout page</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the rail to change </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">what parts there are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — how many
 cards, whether there is a column beside the stage, which edge it sits on. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzp5obk6mzusftxn5ybju9">
+      <w:hyperlink w:history="1" r:id="rId1gklw6q6cbazevmxa9xph">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rail's first page is the content's own settings — font size, appearance,
 language, the background and the rest, each applying to the whole design rather
 than to any one widget. They are listed in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmxup-z2u8zcs48onbdqfo">
+      <w:hyperlink w:history="1" r:id="rIdwns8kadssimiuod6iqs39">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The one to do now is
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Name</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: give it one that says where it will be shown, since the purpose name it
 arrived with will not stay distinctive for long.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1248,75 +1248,75 @@
       <w:r>
         <w:t xml:space="preserve">Click the largest area of the preview — the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">main stage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — and pick a widget.
 Booking lists, room maps, video, a website, a welcome screen: what is offered
 depends on where you clicked, because a tall list and a small square tile cannot
 hold the same things.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is as far as this article goes. Which widget can sit where is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzsjqonwn1n51rqzxn-ow8">
+      <w:hyperlink w:history="1" r:id="rId74umuvkuwkn34u7mrrcap">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; playing several in turn
 is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc2n9ofmkaakbmkarbpmqy">
+      <w:hyperlink w:history="1" r:id="rIdugxhtd6cyxb63of2vd0gc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Scenes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">; interrupting everything when a visitor arrives is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj_wwnvgbfpc1gxks7scrx">
+      <w:hyperlink w:history="1" r:id="rIdwoucpnezau16uwlwl286o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Takeovers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Save it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
@@ -1484,235 +1484,235 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">＋</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the content's own
 card, and the wizard asks for the content, the brand of hardware, and those six
 characters, and then for its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the floor plan — which every
 location-aware widget on the screen reads. The whole walkthrough, brand by
 brand, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4pxnknevophnlnsqp4rry">
+      <w:hyperlink w:history="1" r:id="rIdta7ptcechgstkzrbmjedt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect a signage screen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Devices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Screen monitoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shows a live picture of what each screen is
 actually displaying. It is the fastest way to confirm the content landed without
 walking back to it — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbiezqdtveywfi0rjrqn7l">
+      <w:hyperlink w:history="1" r:id="rIduo0ryzcjwlkzu5jygejqs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">see what every screen is showing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then change something small in the editor, save, and watch the screen catch up.
 That is the only check that proves the pairing, the content and the network are
 all working at once.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not cover</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which widget goes where</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7kwopeczzex3vgcartoq_">
+      <w:hyperlink w:history="1" r:id="rIdrjnfeonjjsdad8sqkjtrl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Widgets and the places they go</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">playing
 several things in turn</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrwg8eg7fcw-5czqlf18-6">
+      <w:hyperlink w:history="1" r:id="rIdpjfytb5txwjewusu6adg3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Scenes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Changing the shape of the design itself</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvzdsccbjy4vqs4zfcq6lr">
+      <w:hyperlink w:history="1" r:id="rIddeb83lktow2xnhhmsffdt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Change a layout</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A reception screen specifically</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, where the walk-in QR code and the
 device's location need more care than a general screen does — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwclebdbp2fuuw82r4wpx2">
+      <w:hyperlink w:history="1" r:id="rIdtcvzjziw3kaubls2jtl6j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up a lobby screen for visitors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2189,51 +2189,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmdmkciuehspzf8ih8a7d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdy0z0d8znebiuvkag698ew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rIdyn-7sijknif7snrmadsto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdzp5obk6mzusftxn5ybju9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdmxup-z2u8zcs48onbdqfo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdzsjqonwn1n51rqzxn-ow8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdc2n9ofmkaakbmkarbpmqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdj_wwnvgbfpc1gxks7scrx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rId4pxnknevophnlnsqp4rry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIdbiezqdtveywfi0rjrqn7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rId7kwopeczzex3vgcartoq_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdrwg8eg7fcw-5czqlf18-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdvzdsccbjy4vqs4zfcq6lr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdwclebdbp2fuuw82r4wpx2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b10c4a026951f3963eb10c555a0967c94a7d619.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/961f4e918c2df558289009a3cd8389f265ee81f2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4c2ac2d3764d06b554c497eb71ed2d6edbf1ed1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3d0462ee8a4933eeda1d62ce9f73062320a4eb3c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/80a336ec8ed0dd2215c1204b27816a0aaef9c8a5.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgxzgn8lbpfjo68bapaomh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/signage/build-signage-content/" TargetMode="External"/><Relationship Id="rIdvqm1yjulhyqwc-zelkwvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-service-panel/" TargetMode="External"/><Relationship Id="rId6fqkrxmbdqrjh8wsvd3c-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId1gklw6q6cbazevmxa9xph" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdwns8kadssimiuod6iqs39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rId74umuvkuwkn34u7mrrcap" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdugxhtd6cyxb63of2vd0gc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIdwoucpnezau16uwlwl286o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../takeovers/" TargetMode="External"/><Relationship Id="rIdta7ptcechgstkzrbmjedt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-a-signage-screen/" TargetMode="External"/><Relationship Id="rIduo0ryzcjwlkzu5jygejqs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/devices/see-what-every-screen-is-showing/" TargetMode="External"/><Relationship Id="rIdrjnfeonjjsdad8sqkjtrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../widgets-and-places/" TargetMode="External"/><Relationship Id="rIdpjfytb5txwjewusu6adg3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../stage-scenes/" TargetMode="External"/><Relationship Id="rIddeb83lktow2xnhhmsffdt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../change-a-layout/" TargetMode="External"/><Relationship Id="rIdtcvzjziw3kaubls2jtl6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-a-lobby-screen-for-visitors/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84592bf673931277f8a396d9ff0e96f9776770d1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea2f73a1cb936c8c2cf1e2e9250468f24361a260.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0be930605a88c91d0a0ce892455846e2f7fb6329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/057f308351c31c38f8a48247fce265b3d28cf24b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3ba700c25d792c5ad43d638c09a5598e9697d8b2.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Build signage content and put it on a screen</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>